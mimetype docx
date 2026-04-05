--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eymeric Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Esplanade de Grenoble : occupations et inhumations marginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Auvergne-Rhône-Alpes, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique en milieux humides face au changement climatique : les leçons de l’Holocène à travers l’histoire des variations du niveau des lacs d’Annecy (Savoie) et de Cerin (Jura) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les patrimoines archéologiques face aux changements climatiques : enjeux de connaissances, de conservation et de valorisation des vestiges en milieux humides, immergés et glaciaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation précoce de la vigne à Alba-la-Romaine Ardèche (France), loin du littoral méditerranéen (ve siècle avant J.-C.) : analyses bioarchéologiques multiproxy et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outillage macrolithiques au Néolithique moyen et au Bronze final à Montélimar (Drôme, France) : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géostatistique en contexte préventif : un outil robuste d'aide à la stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 - AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine alluviale de Tours dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Jouquand, Elisabeth Lorans, Jacques Seigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Archéologique de la Gaulle, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/2, pp.21-29, 2024, 978-2-87754-703-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluvial evolution and human occupation in urban fluvial contexts: a geoarchaeological case study from Blois (middle Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Borderie; Ferréol Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2024, 978-2-271-14929-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du val de Blois (Loir-et-Cher) du Pléistocène supérieur à nos jours : environnement ligérien et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin L., Morisseau G., Servain S., Ricard B. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages de l’eau Une histoire de relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.33-51, 2024, Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Approche géomorphologique : sols et sociétés aux environs de Châteauneuf-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa du Palais à Châteauneuf-du-Rhône (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA – Maison de l’Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-93, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.alpara.6983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (3), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et habitats lacustres préhistoriques au nord des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Billaud; Karim Gernigon; Fanny Granier; Gilles Soubigou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites palafittiques de Savoie et de Haute-Savoie inscrits au Patrimoine Mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2021, 978-2-490433-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalain-le-Comtal (Loire), Site d’extraction de sable et de gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans-sur-Isère, Drôme, Auvergne-Rhône-Alpes, Rues Marc-Seguin, de la Martinière et Pierre-Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lurol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étoile-sur-Rhône (Drôme), ZA des Caires, plateforme logistique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Talaudière (Loire), ZA Les Roches : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Granges-Gontardes (Drôme), Carrières des Badaffres : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche) La Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap RAA. 2014, 210 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes archéologiques dans le quartier de la &amp;quot;Basse-Ville&amp;quot; à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émilie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 594, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du niveau du lac d'Annecy (Haute Savoie, France) au cours de l'Holocène: implications paléoclimatiques et archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.169-192. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.16994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos fossoyé gaulois à Alba-la-Romaine (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (Loir-et-Cher) : étude de la ville et du val de Blois : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Miejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial - Géoarchéologie, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Choisille (sud du Bassin parisien – France) : le paysage végétal depuis le Tardiglaciaire jusqu’à l’époque actuelle d’après les données paléopalynologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire) : approches croisées pour la restitution des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.67-88. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (3-4), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00547675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter et caractériser des paléochenaux à partir de sondages carottés, mécaniques et géotechniques. L’apport des recherches à Blois et à Chambord (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xe6e-9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et fortifications du nord Gard aux âges du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois : ville et territoire ligérien depuis les premières installations humaines jusqu’à nos jours (PCR SRA Orléans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morpho-sédimentaire de la vallée de la Choisille (sud-ouest du Bassin parisien, France) depuis le Weichsélien. Spécificité de l'impact climatique et anthropique en Europe du Nord-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00627074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eymeric Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Esplanade de Grenoble : occupations et inhumations marginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Auvergne-Rhône-Alpes, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique en milieux humides face au changement climatique : les leçons de l’Holocène à travers l’histoire des variations du niveau des lacs d’Annecy (Savoie) et de Cerin (Jura) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les patrimoines archéologiques face aux changements climatiques : enjeux de connaissances, de conservation et de valorisation des vestiges en milieux humides, immergés et glaciaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation précoce de la vigne à Alba-la-Romaine Ardèche (France), loin du littoral méditerranéen (ve siècle avant J.-C.) : analyses bioarchéologiques multiproxy et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outillage macrolithiques au Néolithique moyen et au Bronze final à Montélimar (Drôme, France) : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géostatistique en contexte préventif : un outil robuste d'aide à la stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 - AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalain-le-Comtal (Loire), Site d’extraction de sable et de gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans-sur-Isère, Drôme, Auvergne-Rhône-Alpes, Rues Marc-Seguin, de la Martinière et Pierre-Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étoile-sur-Rhône (Drôme), ZA des Caires, plateforme logistique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lurol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Talaudière (Loire), ZA Les Roches : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Granges-Gontardes (Drôme), Carrières des Badaffres : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche) La Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap RAA. 2014, 210 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluvial evolution and human occupation in urban fluvial contexts: a geoarchaeological case study from Blois (middle Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Borderie; Ferréol Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2024, 978-2-271-14929-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine alluviale de Tours dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Jouquand, Elisabeth Lorans, Jacques Seigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Archéologique de la Gaulle, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/2, pp.21-29, 2024, 978-2-87754-703-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du val de Blois (Loir-et-Cher) du Pléistocène supérieur à nos jours : environnement ligérien et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin L., Morisseau G., Servain S., Ricard B. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages de l’eau Une histoire de relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.33-51, 2024, Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Approche géomorphologique : sols et sociétés aux environs de Châteauneuf-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa du Palais à Châteauneuf-du-Rhône (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA – Maison de l’Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-93, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.alpara.6983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et habitats lacustres préhistoriques au nord des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Billaud; Karim Gernigon; Fanny Granier; Gilles Soubigou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites palafittiques de Savoie et de Haute-Savoie inscrits au Patrimoine Mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2021, 978-2-490433-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes archéologiques dans le quartier de la &amp;quot;Basse-Ville&amp;quot; à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émilie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 594, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du niveau du lac d'Annecy (Haute Savoie, France) au cours de l'Holocène: implications paléoclimatiques et archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.169-192. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.16994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos fossoyé gaulois à Alba-la-Romaine (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (Loir-et-Cher) : étude de la ville et du val de Blois : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Miejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial - Géoarchéologie, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Choisille (sud du Bassin parisien – France) : le paysage végétal depuis le Tardiglaciaire jusqu’à l’époque actuelle d’après les données paléopalynologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire) : approches croisées pour la restitution des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.67-88. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (3-4), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00547675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter et caractériser des paléochenaux à partir de sondages carottés, mécaniques et géotechniques. L’apport des recherches à Blois et à Chambord (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xe6e-9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et fortifications du nord Gard aux âges du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois : ville et territoire ligérien depuis les premières installations humaines jusqu’à nos jours (PCR SRA Orléans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morpho-sédimentaire de la vallée de la Choisille (sud-ouest du Bassin parisien, France) depuis le Weichsélien. Spécificité de l'impact climatique et anthropique en Europe du Nord-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00627074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Couteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Saadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palafittes.org/projets-details/articles/projet-publication-les-sites-palafittiques-de-savoie.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055300v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173559v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173567v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173824v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3999" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Couteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Saadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdayer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6983" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6983" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palafittes.org/projets-details/articles/projet-publication-les-sites-palafittiques-de-savoie.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3999" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>