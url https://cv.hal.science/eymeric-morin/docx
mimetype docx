--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eymeric Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Esplanade de Grenoble : occupations et inhumations marginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Auvergne-Rhône-Alpes, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique en milieux humides face au changement climatique : les leçons de l’Holocène à travers l’histoire des variations du niveau des lacs d’Annecy (Savoie) et de Cerin (Jura) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les patrimoines archéologiques face aux changements climatiques : enjeux de connaissances, de conservation et de valorisation des vestiges en milieux humides, immergés et glaciaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation précoce de la vigne à Alba-la-Romaine Ardèche (France), loin du littoral méditerranéen (ve siècle avant J.-C.) : analyses bioarchéologiques multiproxy et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outillage macrolithiques au Néolithique moyen et au Bronze final à Montélimar (Drôme, France) : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géostatistique en contexte préventif : un outil robuste d'aide à la stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 - AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalain-le-Comtal (Loire), Site d’extraction de sable et de gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans-sur-Isère, Drôme, Auvergne-Rhône-Alpes, Rues Marc-Seguin, de la Martinière et Pierre-Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étoile-sur-Rhône (Drôme), ZA des Caires, plateforme logistique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lurol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Talaudière (Loire), ZA Les Roches : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Granges-Gontardes (Drôme), Carrières des Badaffres : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche) La Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap RAA. 2014, 210 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluvial evolution and human occupation in urban fluvial contexts: a geoarchaeological case study from Blois (middle Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Borderie; Ferréol Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2024, 978-2-271-14929-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine alluviale de Tours dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Jouquand, Elisabeth Lorans, Jacques Seigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Archéologique de la Gaulle, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/2, pp.21-29, 2024, 978-2-87754-703-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du val de Blois (Loir-et-Cher) du Pléistocène supérieur à nos jours : environnement ligérien et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin L., Morisseau G., Servain S., Ricard B. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages de l’eau Une histoire de relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.33-51, 2024, Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Approche géomorphologique : sols et sociétés aux environs de Châteauneuf-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa du Palais à Châteauneuf-du-Rhône (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA – Maison de l’Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-93, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.alpara.6983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et habitats lacustres préhistoriques au nord des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Billaud; Karim Gernigon; Fanny Granier; Gilles Soubigou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites palafittiques de Savoie et de Haute-Savoie inscrits au Patrimoine Mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2021, 978-2-490433-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes archéologiques dans le quartier de la &amp;quot;Basse-Ville&amp;quot; à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émilie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 594, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du niveau du lac d'Annecy (Haute Savoie, France) au cours de l'Holocène: implications paléoclimatiques et archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.169-192. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.16994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos fossoyé gaulois à Alba-la-Romaine (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (Loir-et-Cher) : étude de la ville et du val de Blois : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Miejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial - Géoarchéologie, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Choisille (sud du Bassin parisien – France) : le paysage végétal depuis le Tardiglaciaire jusqu’à l’époque actuelle d’après les données paléopalynologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire) : approches croisées pour la restitution des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.67-88. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (3-4), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00547675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter et caractériser des paléochenaux à partir de sondages carottés, mécaniques et géotechniques. L’apport des recherches à Blois et à Chambord (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xe6e-9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et fortifications du nord Gard aux âges du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois : ville et territoire ligérien depuis les premières installations humaines jusqu’à nos jours (PCR SRA Orléans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morpho-sédimentaire de la vallée de la Choisille (sud-ouest du Bassin parisien, France) depuis le Weichsélien. Spécificité de l'impact climatique et anthropique en Europe du Nord-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00627074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId163"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eymeric Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Esplanade de Grenoble : occupations et inhumations marginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Auvergne-Rhône-Alpes, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique en milieux humides face au changement climatique : les leçons de l’Holocène à travers l’histoire des variations du niveau des lacs d’Annecy (Savoie) et de Cerin (Jura) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les patrimoines archéologiques face aux changements climatiques : enjeux de connaissances, de conservation et de valorisation des vestiges en milieux humides, immergés et glaciaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation précoce de la vigne à Alba-la-Romaine Ardèche (France), loin du littoral méditerranéen (ve siècle avant J.-C.) : analyses bioarchéologiques multiproxy et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outillage macrolithiques au Néolithique moyen et au Bronze final à Montélimar (Drôme, France) : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géostatistique en contexte préventif : un outil robuste d'aide à la stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 - AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marais à la ville : autour du site des halles de Chambéry (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA - Maison de l'Orient et de la Méditérrannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, 448 p., 2025, Documents d'archéologie en Rhônes-Alpes et en Auvergne (DARA), 978-2-9596210-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine alluviale de Tours dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Jouquand, Elisabeth Lorans, Jacques Seigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Archéologique de la Gaulle, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/2, pp.21-29, 2024, 978-2-87754-703-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluvial evolution and human occupation in urban fluvial contexts: a geoarchaeological case study from Blois (middle Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Borderie; Ferréol Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2024, 978-2-271-14929-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du val de Blois (Loir-et-Cher) du Pléistocène supérieur à nos jours : environnement ligérien et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin L., Morisseau G., Servain S., Ricard B. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages de l’eau Une histoire de relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.33-51, 2024, Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Approche géomorphologique : sols et sociétés aux environs de Châteauneuf-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa du Palais à Châteauneuf-du-Rhône (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA – Maison de l’Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-93, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.alpara.6983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et habitats lacustres préhistoriques au nord des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Billaud; Karim Gernigon; Fanny Granier; Gilles Soubigou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites palafittiques de Savoie et de Haute-Savoie inscrits au Patrimoine Mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2021, 978-2-490433-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalain-le-Comtal (Loire), Site d’extraction de sable et de gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans-sur-Isère, Drôme, Auvergne-Rhône-Alpes, Rues Marc-Seguin, de la Martinière et Pierre-Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lurol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étoile-sur-Rhône (Drôme), ZA des Caires, plateforme logistique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Talaudière (Loire), ZA Les Roches : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Granges-Gontardes (Drôme), Carrières des Badaffres : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche) La Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap RAA. 2014, 210 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes archéologiques dans le quartier de la &amp;quot;Basse-Ville&amp;quot; à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émilie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 594, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du niveau du lac d'Annecy (Haute Savoie, France) au cours de l'Holocène: implications paléoclimatiques et archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.169-192. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.16994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos fossoyé gaulois à Alba-la-Romaine (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (Loir-et-Cher) : étude de la ville et du val de Blois : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Miejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial - Géoarchéologie, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Choisille (sud du Bassin parisien – France) : le paysage végétal depuis le Tardiglaciaire jusqu’à l’époque actuelle d’après les données paléopalynologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire) : approches croisées pour la restitution des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.67-88. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (3-4), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00547675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter et caractériser des paléochenaux à partir de sondages carottés, mécaniques et géotechniques. L’apport des recherches à Blois et à Chambord (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xe6e-9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et fortifications du nord Gard aux âges du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois : ville et territoire ligérien depuis les premières installations humaines jusqu’à nos jours (PCR SRA Orléans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morpho-sédimentaire de la vallée de la Choisille (sud-ouest du Bassin parisien, France) depuis le Weichsélien. Spécificité de l'impact climatique et anthropique en Europe du Nord-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00627074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Couteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Saadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdayer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173537v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173559v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839522v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6983" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6983" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palafittes.org/projets-details/articles/projet-publication-les-sites-palafittiques-de-savoie.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174856v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3999" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Couteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Saadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6983" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palafittes.org/projets-details/articles/projet-publication-les-sites-palafittiques-de-savoie.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>