--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eymeric Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Esplanade de Grenoble : occupations et inhumations marginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Auvergne-Rhône-Alpes, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique en milieux humides face au changement climatique : les leçons de l’Holocène à travers l’histoire des variations du niveau des lacs d’Annecy (Savoie) et de Cerin (Jura) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les patrimoines archéologiques face aux changements climatiques : enjeux de connaissances, de conservation et de valorisation des vestiges en milieux humides, immergés et glaciaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation précoce de la vigne à Alba-la-Romaine Ardèche (France), loin du littoral méditerranéen (ve siècle avant J.-C.) : analyses bioarchéologiques multiproxy et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outillage macrolithiques au Néolithique moyen et au Bronze final à Montélimar (Drôme, France) : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géostatistique en contexte préventif : un outil robuste d'aide à la stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 - AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marais à la ville : autour du site des halles de Chambéry (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA - Maison de l'Orient et de la Méditérrannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, 448 p., 2025, Documents d'archéologie en Rhônes-Alpes et en Auvergne (DARA), 978-2-9596210-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine alluviale de Tours dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Jouquand, Elisabeth Lorans, Jacques Seigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Archéologique de la Gaulle, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/2, pp.21-29, 2024, 978-2-87754-703-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluvial evolution and human occupation in urban fluvial contexts: a geoarchaeological case study from Blois (middle Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Borderie; Ferréol Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2024, 978-2-271-14929-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du val de Blois (Loir-et-Cher) du Pléistocène supérieur à nos jours : environnement ligérien et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin L., Morisseau G., Servain S., Ricard B. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages de l’eau Une histoire de relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.33-51, 2024, Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Approche géomorphologique : sols et sociétés aux environs de Châteauneuf-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa du Palais à Châteauneuf-du-Rhône (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA – Maison de l’Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-93, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.alpara.6983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et habitats lacustres préhistoriques au nord des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Billaud; Karim Gernigon; Fanny Granier; Gilles Soubigou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites palafittiques de Savoie et de Haute-Savoie inscrits au Patrimoine Mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2021, 978-2-490433-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalain-le-Comtal (Loire), Site d’extraction de sable et de gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans-sur-Isère, Drôme, Auvergne-Rhône-Alpes, Rues Marc-Seguin, de la Martinière et Pierre-Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lurol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étoile-sur-Rhône (Drôme), ZA des Caires, plateforme logistique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Talaudière (Loire), ZA Les Roches : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Granges-Gontardes (Drôme), Carrières des Badaffres : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche) La Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap RAA. 2014, 210 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes archéologiques dans le quartier de la &amp;quot;Basse-Ville&amp;quot; à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émilie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 594, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du niveau du lac d'Annecy (Haute Savoie, France) au cours de l'Holocène: implications paléoclimatiques et archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.169-192. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.16994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos fossoyé gaulois à Alba-la-Romaine (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (Loir-et-Cher) : étude de la ville et du val de Blois : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Miejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial - Géoarchéologie, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Choisille (sud du Bassin parisien – France) : le paysage végétal depuis le Tardiglaciaire jusqu’à l’époque actuelle d’après les données paléopalynologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire) : approches croisées pour la restitution des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.67-88. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (3-4), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00547675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter et caractériser des paléochenaux à partir de sondages carottés, mécaniques et géotechniques. L’apport des recherches à Blois et à Chambord (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xe6e-9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et fortifications du nord Gard aux âges du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois : ville et territoire ligérien depuis les premières installations humaines jusqu’à nos jours (PCR SRA Orléans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morpho-sédimentaire de la vallée de la Choisille (sud-ouest du Bassin parisien, France) depuis le Weichsélien. Spécificité de l'impact climatique et anthropique en Europe du Nord-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00627074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eymeric Morin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Esplanade de Grenoble : occupations et inhumations marginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigaud Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service régional de l'archéologie Auvergne-Rhône-Alpes, Feb 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique en milieux humides face au changement climatique : les leçons de l’Holocène à travers l’histoire des variations du niveau des lacs d’Annecy (Savoie) et de Cerin (Jura) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les patrimoines archéologiques face aux changements climatiques : enjeux de connaissances, de conservation et de valorisation des vestiges en milieux humides, immergés et glaciaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04038714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation précoce de la vigne à Alba-la-Romaine Ardèche (France), loin du littoral méditerranéen (ve siècle avant J.-C.) : analyses bioarchéologiques multiproxy et données archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Limier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carpologie et l'interdisciplinarité : approches intégrées Mélanges offerts à Philippe Marinval : 13es Rencontres d'Archéobotanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manon Cabanis; Caroline Schaal, Feb 2018, Besse et Saint-Anastaise, France. pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et outillage macrolithiques au Néolithique moyen et au Bronze final à Montélimar (Drôme, France) : premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution & granulométrie des dépôts éoliens pléistocènes de la vallée du Rhône (SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géostatistique en contexte préventif : un outil robuste d'aide à la stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque d’Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la distribution des stocks alluviaux dans une vallée du sud-ouest du Bassin parisien (France) depuis le Pléniglaciaire supérieur : impacts du climat et de l'anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bakyono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q7 - AFEQ “Bio-géosystèmes continentaux quaternaires : variabilité climatique et anthropisation ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives.A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque GEOFCAN ; 8th International Conference on Archaeological Prospection - Mémoire du sol - Espace des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLuvial Archive Group (FLAG) Biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du marais à la ville : autour du site des halles de Chambéry (Savoie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Delomier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA - Maison de l'Orient et de la Méditérrannée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, 448 p., 2025, Documents d'archéologie en Rhônes-Alpes et en Auvergne (DARA), 978-2-9596210-7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine alluviale de Tours dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Jouquand, Elisabeth Lorans, Jacques Seigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte Archéologique de la Gaulle, Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37/2, pp.21-29, 2024, 978-2-87754-703-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fluvial evolution and human occupation in urban fluvial contexts: a geoarchaeological case study from Blois (middle Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quentin Borderie; Ferréol Salomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Geoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-101, 2024, 978-2-271-14929-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du val de Blois (Loir-et-Cher) du Pléistocène supérieur à nos jours : environnement ligérien et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin L., Morisseau G., Servain S., Ricard B. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paysages de l’eau Une histoire de relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.33-51, 2024, Villes et Territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3. Approche géomorphologique : sols et sociétés aux environs de Châteauneuf-du-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léopold Brochier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Béal; Christophe Landry; Frédérique Blaizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La villa du Palais à Châteauneuf-du-Rhône (Drôme)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPARA – Maison de l’Orient et de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-93, 2023, Documents d’archéologie en Rhône-Alpes et en Auvergne, 55, 978-2-35668-079-2. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.alpara.6983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Cévennes et Garrigues, sites de hauteur et fortifications du nord-ouest gardois au milieu de l’âge du Fer (fin VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;/IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. n. è.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection AFEAF (3), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-453, 2021, 978-2-9567407-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques et habitats lacustres préhistoriques au nord des Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Billaud; Karim Gernigon; Fanny Granier; Gilles Soubigou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sites palafittiques de Savoie et de Haute-Savoie inscrits au Patrimoine Mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-29, 2021, 978-2-490433-03-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la plaine alluviale de Tours au Quaternaire récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche), Rue de la Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Isère, Beauvoir-en-Royans, Rue du Dauphin, le Village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalain-le-Comtal (Loire), Site d’extraction de sable et de gravier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Houdayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2024, 223 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romans-sur-Isère, Drôme, Auvergne-Rhône-Alpes, Rues Marc-Seguin, de la Martinière et Pierre-Curie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auvergne-Rhône-Alpes, Drôme, Romans-sur-Isère, 1929 chemin de Saint-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de recherches Archéologique Préventive (INRAP). 2024, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Rue de Vaunoy, Site Embranché : note intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), Route départementale 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montélimar (Drôme), ZAC de Maubec – Les Terrasses de Maubec, tranche 1 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lurol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Frascone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étoile-sur-Rhône (Drôme), ZA des Caires, plateforme logistique : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Thiercelin-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Romain-en-Gal (Rhône), 380 RD 502 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Guérit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Giry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Talaudière (Loire), ZA Les Roches : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Granges-Gontardes (Drôme), Carrières des Badaffres : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherand-Granges (Ardèche), Rue Bellerime : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Auvergne-Rhône-Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba-la-Romaine (Ardèche) La Grande Terre : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ratsimba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bellavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cousseran-Néré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap RAA. 2014, 210 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes archéologiques dans le quartier de la &amp;quot;Basse-Ville&amp;quot; à Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Émilie Gagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Rageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marcellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Horry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 594, pp.84-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Paleohydrological Changes Reflected in Lake-Level Fluctuations in Lake Annecy (French Pre-Alps): Climatic Significance and Archeological Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (2), pp.25. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat7020025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du niveau du lac d'Annecy (Haute Savoie, France) au cours de l'Holocène: implications paléoclimatiques et archéologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.169-192. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.16994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Digan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le village lacustre de Rives 2 et l’occupation des terrasses de Thonon-les-Bains (Haute-Savoie) à l’âge du Bronze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Billaud (Y.) et Lachenal (T.) - Entre terres et eaux. Les sites littoraux de l’âge du Bronze : spécificités et relations avec l’arrière-pays, Actes de la séance SPF/APRAB d’Agde (20-21 octobre 2017), 14, p. 93-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Alpes et Léman, Thonon aux âges des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gisclon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, BINTZ (P.), GRIGGO (C.), MARTIN (L.), PICAVET (R.) (dir.) – L’Homme dans les Alpes, de la pierre au métal. Actes de la Table-Ronde de Villard-de-Lans, octobre 2016, Chambéry, 20 - 2018, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial aeolian landforms and deposits in the Rhône Valley (SE France): Spatial distribution and grain-size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 318, pp.250 - 269. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enclos fossoyé gaulois à Alba-la-Romaine (Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ardèche archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois (Loir-et-Cher) : étude de la ville et du val de Blois : premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Miejac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Loire et ses terroirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° spécial - Géoarchéologie, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de la Choisille (sud du Bassin parisien – France) : le paysage végétal depuis le Tardiglaciaire jusqu’à l’époque actuelle d’après les données paléopalynologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.79-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary evolution of an alluvial floodplain in an urban area: geoarchaeological approaches and applications (Tours, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.255-269. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire) : approches croisées pour la restitution des paysages anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.67-88. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.3999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphologique et sédimentaire de la plaine alluviale d'un espace urbanisé (Tours, Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52, pp.367-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00959085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal evolution of the Choisille River (southern Parisian Basin, France) during the Weichselian and the Holocene as a record of climate trend and human activity in north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (3-4), pp.347-363. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00547675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of the correlation between the electrical conductivity dataset and lithology in Pleni-Lateglacial and Holocene alluvial archives. A case study: the Choisille catchment (SW Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (suppl.), pp.191-194. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter et caractériser des paléochenaux à partir de sondages carottés, mécaniques et géotechniques. L’apport des recherches à Blois et à Chambord (Loir-et-Cher, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent-Dehecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/xe6e-9510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites de hauteur et fortifications du nord Gard aux âges du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la sédimentation fluviatile dans le bassin de la Choisille (sud-ouest du Bassin Parisien, France) en contexte d'anthropisation à l'Holocène : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blois : ville et territoire ligérien depuis les premières installations humaines jusqu’à nos jours (PCR SRA Orléans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morpho-sédimentaire de la vallée de la Choisille (sud-ouest du Bassin parisien, France) depuis le Weichsélien. Spécificité de l'impact climatique et anthropique en Europe du Nord-Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géomorphologie. Université François Rabelais - Tours, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00627074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Couteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Saadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6983" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palafittes.org/projets-details/articles/projet-publication-les-sites-palafittiques-de-savoie.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055300v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigaud Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04038714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s V&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cousseran-N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Couteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Saadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vachon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bakyono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent-Dehecq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/urban-geoarchaeology/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04682528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/alpara/6983" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.6983" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258623v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palafittes.org/projets-details/articles/projet-publication-les-sites-palafittiques-de-savoie.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04174998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georges" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frascone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lurol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;ranger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Thiercelin-Ferber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070943v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121897v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat7020025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04013590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.16994" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KQ569VXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02877381v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;non" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.06.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541673v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021309v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.03.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDXL605Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04173824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.3999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00547675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.11.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04431992v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/xe6e-9510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00627074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>