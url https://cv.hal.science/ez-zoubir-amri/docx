--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -118,567 +118,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear hormone-sensitive lipase regulates adipose tissue mass and adipocyte metabolism</w:t>
+                <w:t xml:space="preserve">Preclinical research in obesity-associated metabolic diseases using in vitro, multicellular, and non-mammalian models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dufau</w:t>
+                <w:t xml:space="preserve">Paula Aranaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Recazens</w:t>
+                <w:t xml:space="preserve">Marina Clavel-Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bottin</w:t>
+                <w:t xml:space="preserve">Katherine Gil-Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bergoglio</w:t>
+                <w:t xml:space="preserve">Maitane González-Arceo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Mairal</w:t>
+                <w:t xml:space="preserve">David Hernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (11), pp.2250-2263.e9. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81 (4), pp.1225-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2025.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-025-01130-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352934v1</w:t>
+                <w:t xml:space="preserve">hal-05446166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical research in obesity-associated metabolic diseases using in vitro, multicellular, and non-mammalian models</w:t>
+                <w:t xml:space="preserve">Nuclear hormone-sensitive lipase regulates adipose tissue mass and adipocyte metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Aranaz</w:t>
+                <w:t xml:space="preserve">Jérémy Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Clavel-Millan</w:t>
+                <w:t xml:space="preserve">Emeline Recazens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Gil-Cardoso</w:t>
+                <w:t xml:space="preserve">Laura Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitane González-Arceo</w:t>
+                <w:t xml:space="preserve">Camille Bergoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hernández-González</w:t>
+                <w:t xml:space="preserve">Aline Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81 (4), pp.1225-1255. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), pp.2250-2263.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-025-01130-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2025.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446166v1</w:t>
+                <w:t xml:space="preserve">hal-05352934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of PPARα in mouse brown adipocytes increases their De Novo Lipogenesis</w:t>
+                <w:t xml:space="preserve">Regulation of UCP1 expression by PPARα and pemafibrate in human beige adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rochet</w:t>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gautier</w:t>
+                <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Rousseau</w:t>
+                <w:t xml:space="preserve">Brigitte Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98, pp.102184. </w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 363, pp.123406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2025.123406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376837v1</w:t>
+                <w:t xml:space="preserve">hal-04915040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of UCP1 expression by PPARα and pemafibrate in human beige adipocytes</w:t>
+                <w:t xml:space="preserve">Deletion of PPARα in mouse brown adipocytes increases their De Novo Lipogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Sibille</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 363, pp.123406. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.102184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2025.123406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915040v1</w:t>
+                <w:t xml:space="preserve">hal-05376837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCOA1 Is A Critical Gatekeeper Of The Sexually Dimorphic Thermogenic Activity Of White Adipose Tissue</w:t>
               </w:r>
@@ -789,130 +789,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear hormone-sensitive lipase regulates adipose tissue mass and adipocyte metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Recazens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bergoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (11), pp.2250-2263.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmet.2025.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489525v1</w:t>
@@ -936,51 +936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant miR8126-3p and miR8126-5p Decrease Lipid Accumulation through Modulation of Metabolic Genes in a Human Hepatocyte Model That Mimics Steatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Díez-Sainz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Aranaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,77 +1174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association between Oxytocin and Lower Limb Osteoarthritis: A Prospective Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hubert Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Iannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,302 +1598,302 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (16), pp.8551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22168551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423038v1</w:t>
+                <w:t xml:space="preserve">hal-03866668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and Bone: Review and Perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paternal multigenerational exposure to an obesogenic diet drives epigenetic predisposition to metabolic diseases in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Derieppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22168551⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866668v1</w:t>
+                <w:t xml:space="preserve">hal-03472638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal multigenerational exposure to an obesogenic diet drives epigenetic predisposition to metabolic diseases in mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxytocin and Bone: Review and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amri Ez-Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.61736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472638v1</w:t>
+                <w:t xml:space="preserve">hal-03423038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gfi1 Loss Protects against Two Models of Induced Diabetes</w:t>
               </w:r>
@@ -2007,563 +2007,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin Controls Chondrogenesis and Correlates with Osteoarthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pisani</w:t>
+                <w:t xml:space="preserve">Serena Barilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gillet</w:t>
+                <w:t xml:space="preserve">Ning Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fontas</w:t>
+                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédi Ben Yahia</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21113966⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890703v1</w:t>
+                <w:t xml:space="preserve">hal-02967944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Barilla</w:t>
+                <w:t xml:space="preserve">Oxytocin Controls Chondrogenesis and Correlates with Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Liang</w:t>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
+                <w:t xml:space="preserve">Eric Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Hédi Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.3966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21113966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967944v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rosmarinus Bioactive Compound Carnosic Acid Is a Novel PPAR Antagonist That Inhibits the Browning of White Adipocytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rochet</w:t>
+                <w:t xml:space="preserve">Fatty Acid Metabolite Profiling Reveals Oxylipins as Markers of Brown but Not Brite Adipose Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dieckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ailhaud</w:t>
+                <w:t xml:space="preserve">Stefanie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Fromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsi Virtanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9112433⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03032026v1</w:t>
+                <w:t xml:space="preserve">hal-02894112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty Acid Metabolite Profiling Reveals Oxylipins as Markers of Brown but Not Brite Adipose Tissue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Colson</w:t>
+                <w:t xml:space="preserve">The Rosmarinus Bioactive Compound Carnosic Acid Is a Novel PPAR Antagonist That Inhibits the Browning of White Adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsi Virtanen</w:t>
+                <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.73. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.2433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2020.00073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9112433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894112v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03032026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel N-substituted valine derivative with unique PPARy binding properties and biological activities</w:t>
               </w:r>
@@ -2677,265 +2677,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Effect of Dietary Fish oil Supplementation on the Recruitment of Brown and Brite Adipocytes in Mice or Humans Under Thermoneutral Conditions</w:t>
+                <w:t xml:space="preserve">High prevalence for obesity in severe COVID-19: Possible links and perspectives towards patient stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lundby Hess</w:t>
+                <w:t xml:space="preserve">Isabelle Dugail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Paul Gillum</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000681⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059051v1</w:t>
+                <w:t xml:space="preserve">hal-02902650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence for obesity in severe COVID-19: Possible links and perspectives towards patient stratification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No Effect of Dietary Fish oil Supplementation on the Recruitment of Brown and Brite Adipocytes in Mice or Humans Under Thermoneutral Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lundby Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Paul Gillum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dugail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+                <w:t xml:space="preserve">Lesli Hingstrup Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vitale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefanie F Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dieckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.257-265. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902650v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Paracrine Signaling Mechanism Linking CD34high Progenitors to the Regulation of Visceral Fat Expansion and Remodeling</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.678. </w:t>
@@ -3729,77 +3729,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary ω3 polyunsaturated fatty acid supplementation on brown and brite adipocyte function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane A Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Rekima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3902,51 +3902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Raiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobu Kudomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (2), pp.207-216.e3. </w:t>
@@ -4118,51 +4118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial fission is associated with UCP1 activity in human brite/beige adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,1074 +4380,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisome Proliferator Activated Receptor Gamma Controls Mature Brown Adipocyte Inducibility through Glycerol Kinase</w:t>
+                <w:t xml:space="preserve">Combination of blood and biphasic calcium phosphate microparticles for the reconstruction of large bone defects in dog: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lasar</w:t>
+                <w:t xml:space="preserve">Thierry Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Rosenwald</w:t>
+                <w:t xml:space="preserve">Borhane H. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Kiehlmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Balaz</w:t>
+                <w:t xml:space="preserve">Florian Boukhechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Tall</w:t>
+                <w:t xml:space="preserve">Marine Traverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (3), pp.760-773. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (7), pp.1842-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.12.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398434v1</w:t>
+                <w:t xml:space="preserve">hal-02140942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of blood and biphasic calcium phosphate microparticles for the reconstruction of large bone defects in dog: A pilot study</w:t>
+                <w:t xml:space="preserve">Peroxisome Proliferator Activated Receptor Gamma Controls Mature Brown Adipocyte Inducibility through Glycerol Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balaguer</w:t>
+                <w:t xml:space="preserve">David Lasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borhane H. Fellah</w:t>
+                <w:t xml:space="preserve">Matthias Rosenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boukhechba</w:t>
+                <w:t xml:space="preserve">Elke Kiehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Balaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Traverson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouska</w:t>
+                <w:t xml:space="preserve">Bettina Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (7), pp.1842-1850. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.760-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.12.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140942v1</w:t>
+                <w:t xml:space="preserve">hal-02398434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small non coding RNAs in adipocyte biology and obesity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleiotropic physiological roles of PPARs and fatty acids: A tribute to Paul Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Abumrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel Scheideler</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944094v1</w:t>
+                <w:t xml:space="preserve">hal-02944089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic physiological roles of PPARs and fatty acids: A tribute to Paul Grimaldi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-Dependent Control Of Energy Homeostasis by Brown Adipose Tissue in Progeny Subjected to Maternal Diet-Induced Fetal Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Forest</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2017.03.016⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (3), pp.627-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db16-0956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944089v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Control Of Energy Homeostasis by Brown Adipose Tissue in Progeny Subjected to Maternal Diet-Induced Fetal Programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier F Pisani</w:t>
+                <w:t xml:space="preserve">Small non coding RNAs in adipocyte biology and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Casamento</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcel Scheideler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (3), pp.627-639. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 456, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db16-0956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594882v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White-to-brite conversion in human adipocytes promotes metabolic reprogramming towards fatty acid anabolic and catabolic pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Oxytocin: Control of Bone and Fat Mass and Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2016.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134884v1</w:t>
+                <w:t xml:space="preserve">hal-02134846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of bone and fat mass by oxytocin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of adipogenesis by oxylipins, GPCRs and PPARs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ailhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Klingenspor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique F Langin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hmbci-2016-0045⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134850v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01430844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Oxytocin: Control of Bone and Fat Mass and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">White-to-brite conversion in human adipocytes promotes metabolic reprogramming towards fatty acid anabolic and catabolic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Barquissau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2016.00027⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (5), pp.352-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134846v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of adipogenesis by oxylipins, GPCRs and PPARs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of bone and fat mass by oxytocin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hmbci-2016-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01430844v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let-7i-5p represses brite adipocyte function in mice and humans</w:t>
               </w:r>
@@ -5459,51 +5459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Karbiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,295 +5561,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High serum oxytocin is associated with metabolic syndrome in older men - The MINOS study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Fontas</w:t>
+                <w:t xml:space="preserve">Visfatin expression analysis in association with recruitment and activation of human and rodent brown and brite adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Casamento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 122, pp.17-27. </w:t>
+              <w:t xml:space="preserve">Adipocyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.186-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diabres.2016.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21623945.2015.1122854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850293v1</w:t>
+                <w:t xml:space="preserve">hal-03009257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visfatin expression analysis in association with recruitment and activation of human and rodent brown and brite adipocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rayane Ghandour</w:t>
+                <w:t xml:space="preserve">High serum oxytocin is associated with metabolic syndrome in older men - The MINOS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Szulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Z. Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panaia-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adipocyte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (2), pp.186-195. </w:t>
+              <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.17-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21623945.2015.1122854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diabres.2016.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009257v1</w:t>
+                <w:t xml:space="preserve">hal-01850293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-receptor and PPARs trigger the conversion of human white to brite adipocyte induced by carbaprostacyclin</w:t>
               </w:r>
@@ -5887,51 +5887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Vegiopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1861 (4), pp.285-293. </w:t>
@@ -5982,51 +5982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-125b affects mitochondrial biogenesis and impairs brite adipocyte formation and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Karbiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,51 +6129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Karbiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Glantschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laurencikiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian H Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.81. </w:t>
@@ -7165,64 +7165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Kolta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7407,77 +7407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrogenic potential of stem cells derived from adipose tissue: a powerful pharmacological tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Djedaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
@@ -8083,295 +8083,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and bone remodelling: Relationships with neuropituitary hormones, bone status and body composition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β₁-Adrenergic receptors increase UCP1 in human MADS brown adipocytes and rescue cold-acclimated β₃-adrenergic receptor-knockout mice via nonshivering thermogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Testa</w:t>
+                <w:t xml:space="preserve">Charlotte L Mattsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Elabd</w:t>
+                <w:t xml:space="preserve">Robert I Csikasz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Chernogubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena T Hogberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABB Journal of Health and Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/ISABB-JHE⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (6), pp.E1108-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00085.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542657v1</w:t>
+                <w:t xml:space="preserve">hal-00758285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β₁-Adrenergic receptors increase UCP1 in human MADS brown adipocytes and rescue cold-acclimated β₃-adrenergic receptor-knockout mice via nonshivering thermogenesis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Chernogubova</w:t>
+                <w:t xml:space="preserve">Oxytocin and bone remodelling: Relationships with neuropituitary hormones, bone status and body composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel L Yamamoto</w:t>
+                <w:t xml:space="preserve">Jean Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena T Hogberg</w:t>
+                <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301 (6), pp.E1108-18. </w:t>
+              <w:t xml:space="preserve">ISABB Journal of Health and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (6), pp.611-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00085.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5897/ISABB-JHE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758285v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of Human Adipose-Derived Stem Cells into &amp;quot;Brite&amp;quot; (Brown-in-White) Adipocytes.</w:t>
               </w:r>
@@ -8396,64 +8396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Djedaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.87. </w:t>
@@ -8530,64 +8530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Lipid Res</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (8), epub ahead of print. </w:t>
@@ -9039,51 +9039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Multipotent Adipose-derived Stem Cells Differentiate into Functional Brown Adipocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Chiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9459,295 +9459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin Controls Differentiation of Human Mesenchymal Stem Cells and Reverses Osteoporosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Elabd</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics of human multipotent stem cells during adipogenesis and osteoblastogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Basillais</w:t>
+                <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Beaupied</w:t>
+                <w:t xml:space="preserve">L.E. Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V?onique Breuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Wagner</w:t>
+                <w:t xml:space="preserve">H. Hackl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0127⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, July 2008 (9), 340 [Epub ahead of print]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306455v1</w:t>
+                <w:t xml:space="preserve">hal-00305737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics of human multipotent stem cells during adipogenesis and osteoblastogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Scheideler</w:t>
+                <w:t xml:space="preserve">Oxytocin Controls Differentiation of Human Mesenchymal Stem Cells and Reverses Osteoporosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elabd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Basillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Elabd</w:t>
+                <w:t xml:space="preserve">Hélène Beaupied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.E. Zaragosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chiellini</w:t>
+                <w:t xml:space="preserve">V?onique Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hackl</w:t>
+                <w:t xml:space="preserve">Nicole Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, July 2008 (9), 340 [Epub ahead of print]. </w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (9), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305737v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of auranofin, a clinically established antiarthritic gold drug, on bone metabolism: analysis of its effects on human multipotent adipose-derived stem cells, taken as a model.</w:t>
               </w:r>
@@ -9785,51 +9785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Gabbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (8), pp.1513-20. </w:t>
@@ -10039,51 +10039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,51 +10147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human adipose tissue-derived multipotent stem cells differentiate in vitro and in vivo into osteocyte-like cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,51 +10199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 361 (2), pp.342-8. </w:t>
@@ -10293,77 +10293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of BTBD1 in mesenchymal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Coldefy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10440,51 +10440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-interacting protein A, a new inhibitory partner of CCAAT/enhancer-binding protein beta, implicated in adipocyte differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,51 +10574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The human adipose tissue is a source of multipotent stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10888,64 +10888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Astri-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 293 (2), pp.219-28</w:t>
@@ -10987,51 +10987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte differentiation of multipotent cells established from human adipose tissue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12127,51 +12127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mothe-Satney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
@@ -12239,51 +12239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Tanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12351,77 +12351,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Washington, United States</w:t>
@@ -12521,51 +12521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Z. Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 0854140-1000032378. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12752,51 +12752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05352934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Recazens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bottin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergoglio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2025.09.014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Batrow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.123406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouguerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Zedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourcier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester D&#237;ez-Sainz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zoubir Amri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Riezu-Boj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lorente-Cebri&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023176" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferrero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieckmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Trojani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amri Ez-Zoubir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Serra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Derieppe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61736" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Napolitano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Avolio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Silvano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10112805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Yahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21113966" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03032026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112433" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maurer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fromme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Colson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Virtanen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00073" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Montanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lundby Hess" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Paul Gillum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli Hingstrup Larsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie F Maurer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000681" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Maria Pires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Buffolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Ilkun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Balaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Becker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Balazova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Straub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Makaju" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szulc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Z. Amri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varennes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane A Ghandour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Giroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M081091" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueez U Din" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Saari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Raiko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Kudomi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.05.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Babaei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schuster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Meln" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lerch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aai7838" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Ghandour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;ger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398434v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rosenwald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Kiehlmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tall" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.067" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140942v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balaguer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane H. Fellah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Traverson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36384" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2016-0045" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134846v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01430844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klingenspor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Langin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.12.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beranger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28613" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2016.09.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2015.1122854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009209v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Vegiopoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herzig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.06.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karbiener" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glantschnig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencikiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dahlman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.121" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Beranger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corinus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Djedaini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00081" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Olsen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Sato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof S Dallner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254265v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Forss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majken Storm Siersb&#230;k" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fisker Schmidt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie B&#248;gh Larsen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250829.114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1688" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kolta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4126" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frontini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Oberreiter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Lang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1603" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.10.012" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGC38PL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Rieder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ploner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Krogsdam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Stocker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fischer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1465-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Bordicchia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxin Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ailhaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dess&#236;-Fulgheri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59701" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758270v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Jia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Madsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Koefoed Petersen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Techer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun Kopperud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034114" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.11.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542657v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Testa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elabd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ISABB-JHE" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758285v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Mattsson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I Csikasz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernogubova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yamamoto" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T Hogberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00085.2011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2011.00087" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597644v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.02.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPM0L10K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497200v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massiera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M006866" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492248v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoura Keophiphath" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760133v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murholm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dixen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Qvortrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian H L Hansen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008458" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419402v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiellini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamen Carmona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cochet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.200" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457687v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Nowitsch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Opriessnig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Papak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.09.098" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQM29Q0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiellini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenningloh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheideler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Trajanoski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.121" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13VWX52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306455v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaupied" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V?onique Breuil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0127" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elabd" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hackl" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-340" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gabbiani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200890140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM8V9BD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poggi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-26" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283233v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Pisani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coldefy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.03.030" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoudi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.06.180" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQGXVB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219834v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coldefy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cabane" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288561v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Petersen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kristiansen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M411741200" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303957v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodriguez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ailhaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Z. Amri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.11.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR7F2BJG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323995v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Rosso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Laffaire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Ledger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.02.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCWBMTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abderrahim-Ferkoune" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bezy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Astri-Roques" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rodriguez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delteil" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.053" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVPJVX5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326106v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E Novelli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10253" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHL36PLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326113v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Saint-Marc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seydoux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Murata" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kobayashi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200346-JLR200" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325913v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus K Petersen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten B S&#248;rensen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus J&#248;rgensen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallenborg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326099v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Grimaldi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonino" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200382-JLR200" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267537v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)81775-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899135v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Vesco P." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barhanin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898253v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forest" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gaillard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888523v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerra" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Tanti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883610v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05352934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Recazens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bottin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergoglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2025.09.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Batrow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.123406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouguerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Zedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourcier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester D&#237;ez-Sainz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zoubir Amri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Riezu-Boj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lorente-Cebri&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023176" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferrero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieckmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Trojani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amri Ez-Zoubir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Serra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Derieppe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61736" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Napolitano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Avolio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Silvano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10112805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Yahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21113966" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fromme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Colson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Virtanen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03032026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112433" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Montanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lundby Hess" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Paul Gillum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli Hingstrup Larsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie F Maurer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000681" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Maria Pires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Buffolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Ilkun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Balaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Becker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Balazova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Straub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Makaju" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szulc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Z. Amri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varennes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane A Ghandour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Giroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M081091" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueez U Din" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Saari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Raiko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Kudomi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.05.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Babaei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schuster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Meln" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lerch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aai7838" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Ghandour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;ger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balaguer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane H. Fellah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Traverson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36384" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rosenwald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Kiehlmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.04.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01430844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klingenspor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Langin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2016-0045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beranger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28613" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009257v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2015.1122854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2016.09.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009209v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Vegiopoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herzig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.06.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karbiener" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glantschnig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencikiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dahlman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.121" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Beranger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corinus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Djedaini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00081" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Olsen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Sato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof S Dallner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254265v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Forss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majken Storm Siersb&#230;k" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fisker Schmidt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie B&#248;gh Larsen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250829.114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1688" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kolta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4126" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frontini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Oberreiter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Lang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1603" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.10.012" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGC38PL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Rieder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ploner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Krogsdam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Stocker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fischer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1465-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Bordicchia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxin Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ailhaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dess&#236;-Fulgheri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59701" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758270v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Jia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Madsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Koefoed Petersen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Techer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun Kopperud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034114" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.11.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Mattsson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I Csikasz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernogubova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yamamoto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T Hogberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00085.2011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Testa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elabd" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ISABB-JHE" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2011.00087" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597644v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.02.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPM0L10K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497200v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massiera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M006866" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492248v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoura Keophiphath" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760133v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murholm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dixen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Qvortrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian H L Hansen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008458" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419402v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiellini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamen Carmona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cochet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.200" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457687v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Nowitsch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Opriessnig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Papak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.09.098" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQM29Q0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiellini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenningloh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheideler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Trajanoski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.121" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13VWX52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305737v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elabd" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hackl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-340" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306455v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaupied" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V?onique Breuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0127" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gabbiani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200890140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM8V9BD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poggi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-26" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283233v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Pisani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coldefy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.03.030" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoudi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.06.180" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQGXVB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219834v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coldefy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cabane" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288561v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Petersen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kristiansen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M411741200" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303957v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodriguez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ailhaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Z. Amri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.11.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR7F2BJG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323995v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Rosso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Laffaire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Ledger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.02.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCWBMTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abderrahim-Ferkoune" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bezy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Astri-Roques" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rodriguez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delteil" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.053" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVPJVX5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326106v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E Novelli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10253" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHL36PLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326113v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Saint-Marc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seydoux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Murata" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kobayashi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200346-JLR200" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325913v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus K Petersen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten B S&#248;rensen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus J&#248;rgensen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallenborg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326099v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Grimaldi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonino" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200382-JLR200" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267537v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)81775-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899135v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Vesco P." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barhanin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898253v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forest" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gaillard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888523v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerra" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Tanti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883610v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>