--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -390,295 +390,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of UCP1 expression by PPARα and pemafibrate in human beige adipocytes</w:t>
+                <w:t xml:space="preserve">Deletion of PPARα in mouse brown adipocytes increases their De Novo Lipogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Sibille</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 363, pp.123406. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.102184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lfs.2025.123406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915040v1</w:t>
+                <w:t xml:space="preserve">hal-05376837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of PPARα in mouse brown adipocytes increases their De Novo Lipogenesis</w:t>
+                <w:t xml:space="preserve">Regulation of UCP1 expression by PPARα and pemafibrate in human beige adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Caspar-Bauguil</w:t>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gautier</w:t>
+                <w:t xml:space="preserve">Luc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Rousseau</w:t>
+                <w:t xml:space="preserve">Brigitte Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98, pp.102184. </w:t>
+              <w:t xml:space="preserve">Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 363, pp.123406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lfs.2025.123406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376837v1</w:t>
+                <w:t xml:space="preserve">hal-04915040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCOA1 Is A Critical Gatekeeper Of The Sexually Dimorphic Thermogenic Activity Of White Adipose Tissue</w:t>
               </w:r>
@@ -1051,1281 +1051,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoneutralité chez la souris et expérimentation animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Fatty Acid Metabolites on Adipocytes Britening: Role of Thromboxane A2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dieckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Contu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian H Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023176⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12030446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353900v1</w:t>
+                <w:t xml:space="preserve">hal-03963677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association between Oxytocin and Lower Limb Osteoarthritis: A Prospective Cohort Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoneutralité chez la souris et expérimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mothe-Satney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24119750⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.937-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303258v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Fatty Acid Metabolites on Adipocytes Britening: Role of Thromboxane A2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Association between Oxytocin and Lower Limb Osteoarthritis: A Prospective Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Dieckmann</w:t>
+                <w:t xml:space="preserve">Christian Hubert Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Contu</w:t>
+                <w:t xml:space="preserve">Antonio Iannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian H Roux</w:t>
+                <w:t xml:space="preserve">Stéphanie Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.446. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (11), pp.9750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12030446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24119750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963677v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Oxytocin and Osteoarthritis: Hope or Despair?</w:t>
+                <w:t xml:space="preserve">Gfi1 Loss Protects against Two Models of Induced Diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Ferrero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiziana Napolitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Avolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Silvano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Forcisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222111784⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10112805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866654v1</w:t>
+                <w:t xml:space="preserve">hal-03472645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and Bone: Review and Perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amri Ez-Zoubir</w:t>
+                <w:t xml:space="preserve">Relationship between Oxytocin and Osteoarthritis: Hope or Despair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hubert Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (16), pp.8551. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 22 (21), pp.11784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222111784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22168551⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03866668v1</w:t>
+                <w:t xml:space="preserve">hal-03866654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal multigenerational exposure to an obesogenic diet drives epigenetic predisposition to metabolic diseases in mice</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxytocin and Bone: Review and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alix Derieppe</w:t>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gilleron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Charlotte Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amri Ez-Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.61736⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03472638v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and Bone: Review and Perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paternal multigenerational exposure to an obesogenic diet drives epigenetic predisposition to metabolic diseases in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alix Derieppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22168551⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.61736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423038v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gfi1 Loss Protects against Two Models of Induced Diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxytocin and Bone: Review and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Trojani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amri Ez-Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10112805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472645v1</w:t>
+                <w:t xml:space="preserve">hal-03423038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin Controls Chondrogenesis and Correlates with Osteoarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Barilla</w:t>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Liang</w:t>
+                <w:t xml:space="preserve">Pierre Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
+                <w:t xml:space="preserve">Eric Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lhomme</w:t>
+                <w:t xml:space="preserve">Hédi Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.3966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21113966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967944v1</w:t>
+                <w:t xml:space="preserve">hal-02890703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin Controls Chondrogenesis and Correlates with Osteoarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Roux</w:t>
+                <w:t xml:space="preserve">Loss of G protein pathway suppressor 2 in human adipocytes triggers lipid remodeling by upregulating ATP binding cassette subfamily G member 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Barilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pisani</w:t>
+                <w:t xml:space="preserve">Ning Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gillet</w:t>
+                <w:t xml:space="preserve">Enrichetta Mileti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fontas</w:t>
+                <w:t xml:space="preserve">Raphaëlle Ballaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédi Ben Yahia</w:t>
+                <w:t xml:space="preserve">Marie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (11), pp.3966. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21113966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2020.101066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890703v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acid Metabolite Profiling Reveals Oxylipins as Markers of Brown but Not Brite Adipose Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Dieckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,90 +2415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rosmarinus Bioactive Compound Carnosic Acid Is a Novel PPAR Antagonist That Inhibits the Browning of White Adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bonardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (21), pp.13124-13139. </w:t>
@@ -2839,51 +2839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesli Hingstrup Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie F Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Dieckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2000681. </w:t>
@@ -2915,511 +2915,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Paracrine Signaling Mechanism Linking CD34high Progenitors to the Regulation of Visceral Fat Expansion and Remodeling</w:t>
+                <w:t xml:space="preserve">Inhibition of Mevalonate Pathway Prevents Adipocyte Browning in Mice and Men by Affecting Protein Prenylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Maria Pires</w:t>
+                <w:t xml:space="preserve">Miroslav Balaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Buffolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karla Maria Pires</w:t>
+                <w:t xml:space="preserve">Anton Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ferhat</w:t>
+                <w:t xml:space="preserve">Lucia Balazova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesya Ilkun</w:t>
+                <w:t xml:space="preserve">Leon Straub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.08.092⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.901-916.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059061v1</w:t>
+                <w:t xml:space="preserve">hal-02398429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.22-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Mevalonate Pathway Prevents Adipocyte Browning in Mice and Men by Affecting Protein Prenylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Paracrine Signaling Mechanism Linking CD34high Progenitors to the Regulation of Visceral Fat Expansion and Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Becker</w:t>
+                <w:t xml:space="preserve">Karla Maria Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Balazova</w:t>
+                <w:t xml:space="preserve">Márcio Buffolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Maria Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Straub</w:t>
+                <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Müller</w:t>
+                <w:t xml:space="preserve">Olesya Ilkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.901-916.e8. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.270-282.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.08.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398429v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fmr1-Deficiency Impacts Body Composition, Skeleton, and Bone Microstructure in a Mouse Model of Fragile X Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.678. </w:t>
@@ -3457,1218 +3457,1218 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a Paracrine Signaling Mechanism Linking CD34high Progenitors to the Regulation of Visceral Fat Expansion and Remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcio Buffolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Maria Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesya Ilkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Makaju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.270-282.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.08.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Association of High Leptin Level and Abdominal Aortic Calcification in Men - The Prospective MINOS Study</w:t>
+                <w:t xml:space="preserve">Combination of blood and biphasic calcium phosphate microparticles for the reconstruction of large bone defects in dog: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Szulc</w:t>
+                <w:t xml:space="preserve">Thierry Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Z. Amri</w:t>
+                <w:t xml:space="preserve">Borhane H. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Varennes</w:t>
+                <w:t xml:space="preserve">Florian Boukhechba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Panaia-Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Fontas</w:t>
+                <w:t xml:space="preserve">Marine Traverson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mouska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (7), pp.1842-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003315v1</w:t>
+                <w:t xml:space="preserve">hal-02140942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary ω3 polyunsaturated fatty acid supplementation on brown and brite adipocyte function</w:t>
+                <w:t xml:space="preserve">Peroxisome Proliferator Activated Receptor Gamma Controls Mature Brown Adipocyte Inducibility through Glycerol Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Colson</w:t>
+                <w:t xml:space="preserve">David Lasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Giroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Maurer</w:t>
+                <w:t xml:space="preserve">Matthias Rosenwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Rekima</w:t>
+                <w:t xml:space="preserve">Elke Kiehlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Balaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Tall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M081091⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.760-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.12.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323553v1</w:t>
+                <w:t xml:space="preserve">hal-02398434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial Oxidative Metabolism of Human Brown Fat Indicates Thermogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive Association of High Leptin Level and Abdominal Aortic Calcification in Men - The Prospective MINOS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teemu Saari</w:t>
+                <w:t xml:space="preserve">P. Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juho Raiko</w:t>
+                <w:t xml:space="preserve">E. Z. Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobu Kudomi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefanie Maurer</w:t>
+                <w:t xml:space="preserve">A. Varennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Panaia-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circulation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82 (12), pp.2954--+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398431v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jak-TGFβ cross-talk links transient adipose tissue inflammation to beige adipogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of dietary ω3 polyunsaturated fatty acid supplementation on brown and brite adipocyte function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Schuster</w:t>
+                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Meln</w:t>
+                <w:t xml:space="preserve">Maude Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lerch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
+                <w:t xml:space="preserve">Samah Rekima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (527), pp.eaai7838. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.452-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aai7838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M081091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398432v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial fission is associated with UCP1 activity in human brite/beige adipocytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postprandial Oxidative Metabolism of Human Brown Fat Indicates Thermogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Barquissau</w:t>
+                <w:t xml:space="preserve">Mueez U Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
+                <w:t xml:space="preserve">Teemu Saari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+                <w:t xml:space="preserve">Juho Raiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Ghandour</w:t>
+                <w:t xml:space="preserve">Nobu Kudomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7, pp.35-44. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.207-216.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111789v1</w:t>
+                <w:t xml:space="preserve">hal-02398431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caloric Restriction and Diet-Induced Weight Loss Do Not Induce Browning of Human Subcutaneous White Adipose Tissue in Women and Men with Obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jak-TGFβ cross-talk links transient adipose tissue inflammation to beige adipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Léger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+                <w:t xml:space="preserve">Rohollah Babaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric F. Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+                <w:t xml:space="preserve">Maximilian Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Meln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.12.102⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (527), pp.eaai7838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aai7838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890004v1</w:t>
+                <w:t xml:space="preserve">hal-02398432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of blood and biphasic calcium phosphate microparticles for the reconstruction of large bone defects in dog: A pilot study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Borhane H. Fellah</w:t>
+                <w:t xml:space="preserve">Mitochondrial fission is associated with UCP1 activity in human brite/beige adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Boukhechba</w:t>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Traverson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mouska</w:t>
+                <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36384⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140942v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisome Proliferator Activated Receptor Gamma Controls Mature Brown Adipocyte Inducibility through Glycerol Kinase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Rosenwald</w:t>
+                <w:t xml:space="preserve">Caloric Restriction and Diet-Induced Weight Loss Do Not Induce Browning of Human Subcutaneous White Adipose Tissue in Women and Men with Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Kiehlmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Balaz</w:t>
+                <w:t xml:space="preserve">Benjamin Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bettina Tall</w:t>
+                <w:t xml:space="preserve">Frédéric F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22 (3), pp.760-773. </w:t>
+              <w:t xml:space="preserve">, 2018, 22 (4), pp.1079 - 1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.12.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.12.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398434v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotropic physiological roles of PPARs and fatty acids: A tribute to Paul Grimaldi</w:t>
               </w:r>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Casamento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (3), pp.627-639. </w:t>
@@ -5074,64 +5074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of adipogenesis by oxylipins, GPCRs and PPARs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane A Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,51 +5355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of bone and fat mass by oxytocin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5433,90 +5433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let-7i-5p represses brite adipocyte function in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Karbiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5567,51 +5567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visfatin expression analysis in association with recruitment and activation of human and rodent brown and brite adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Casamento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adipocyte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (2), pp.186-195. </w:t>
@@ -5701,103 +5701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High serum oxytocin is associated with metabolic syndrome in older men - The MINOS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Z. Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Panaia-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes Research and Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 122, pp.17-27. </w:t>
@@ -5835,64 +5835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IP-receptor and PPARs trigger the conversion of human white to brite adipocyte induced by carbaprostacyclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane A Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Vegiopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,103 +5969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-125b affects mitochondrial biogenesis and impairs brite adipocyte formation and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Karbiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (8), pp.615-625. </w:t>
@@ -6129,51 +6129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Karbiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Glantschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Laurencikiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,64 +6276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Corinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane A Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Djedaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian H Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6615,869 +6615,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose uptake in brown fat cells is dependent on mTOR complex 2-promoted GLUT1 translocation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin, a new determinant of bone mineral density in post-menopausal women: analysis of the OPUS cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica M Olsen</w:t>
+                <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masaaki Sato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier F Pisani</w:t>
+                <w:t xml:space="preserve">Sami Kolta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.jc20134126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2013-4126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117487v1</w:t>
+                <w:t xml:space="preserve">hal-00968721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Browning of human adipocytes requires KLF11 and reprogramming of PPARγ superenhancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose uptake in brown fat cells is dependent on mTOR complex 2-promoted GLUT1 translocation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loft</w:t>
+                <w:t xml:space="preserve">Masaaki Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Forss</w:t>
+                <w:t xml:space="preserve">Olof S Dallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majken Storm Siersbæk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ann-Sofie Bøgh Larsen</w:t>
+                <w:t xml:space="preserve">Anna L Sandström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 207 (3), pp.365-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254265v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin reverses ovariectomy-induced osteopenia and body fat gain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier F Pisani</w:t>
+                <w:t xml:space="preserve">Browning of human adipocytes requires KLF11 and reprogramming of PPARγ superenhancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Forss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majken Storm Siersbæk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Castel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Battaglia</w:t>
+                <w:t xml:space="preserve">Søren Fisker Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Sofie Bøgh Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2013-1688⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.7-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.250829.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968717v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ω6-fatty acid, arachidonic acid, regulates the conversion of white to brite adipocyte through a prostaglandin/calcium mediated pathway.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin reverses ovariectomy-induced osteopenia and body fat gain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Djedaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (4), pp.1340-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2013-1688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117484v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin, a new determinant of bone mineral density in post-menopausal women: analysis of the OPUS cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Kolta</w:t>
+                <w:t xml:space="preserve">The ω6-fatty acid, arachidonic acid, regulates the conversion of white to brite adipocyte through a prostaglandin/calcium mediated pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane A Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Faouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (9), pp.834-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968721v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA-26 family is required for human adipogenesis and drives characteristics of brown adipocytes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-expressed genes prepositioned in spatial neighborhoods stochastically associate with SC35 speckles and RNA polymerase II factories.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Frontini</w:t>
+                <w:t xml:space="preserve">Dietmar Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa M Oberreiter</w:t>
+                <w:t xml:space="preserve">Christian Ploner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Lang</w:t>
+                <w:t xml:space="preserve">Anne M Krogsdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Stocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1603⟩</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-013-1465-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968592v1</w:t>
+                <w:t xml:space="preserve">hal-00868876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chondrogenic potential of stem cells derived from adipose tissue: a powerful pharmacological tool.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Djedaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,222 +7486,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-expressed genes prepositioned in spatial neighborhoods stochastically associate with SC35 speckles and RNA polymerase II factories.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ploner</w:t>
+                <w:t xml:space="preserve">MicroRNA-26 family is required for human adipogenesis and drives characteristics of brown adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne M Krogsdam</w:t>
+                <w:t xml:space="preserve">Andrea Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Stocker</w:t>
+                <w:t xml:space="preserve">Lisa M Oberreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fischer</w:t>
+                <w:t xml:space="preserve">Eleonore Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-013-1465-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/stem.1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868876v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac natriuretic peptides act via p38 MAPK to induce the brown fat thermogenic program in mouse and human adipocytes.</w:t>
               </w:r>
@@ -7981,51 +7981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Karbiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barquissau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier F Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8083,575 +8083,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β₁-Adrenergic receptors increase UCP1 in human MADS brown adipocytes and rescue cold-acclimated β₃-adrenergic receptor-knockout mice via nonshivering thermogenesis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin and bone remodelling: Relationships with neuropituitary hormones, bone status and body composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte L Mattsson</w:t>
+                <w:t xml:space="preserve">Jean Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert I Csikasz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helena T Hogberg</w:t>
+                <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00085.2011⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758285v1</w:t>
+                <w:t xml:space="preserve">hal-00597644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and bone remodelling: Relationships with neuropituitary hormones, bone status and body composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
+                <w:t xml:space="preserve">β₁-Adrenergic receptors increase UCP1 in human MADS brown adipocytes and rescue cold-acclimated β₃-adrenergic receptor-knockout mice via nonshivering thermogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte L Mattsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I Csikasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Testa</w:t>
+                <w:t xml:space="preserve">Ekaterina Chernogubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Elabd</w:t>
+                <w:t xml:space="preserve">Daniel L Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena T Hogberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISABB Journal of Health and Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/ISABB-JHE⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (6), pp.E1108-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00085.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542657v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Human Adipose-Derived Stem Cells into &amp;quot;Brite&amp;quot; (Brown-in-White) Adipocytes.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Oxytocin and bone remodelling: Relationships with neuropituitary hormones, bone status and body composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISABB Journal of Health and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 78 (6), pp.611-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/ISABB-JHE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2011.00087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760110v1</w:t>
+                <w:t xml:space="preserve">hal-02542657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin and bone remodelling: Relationships with neuropituitary hormones, bone status and body composition.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Differentiation of Human Adipose-Derived Stem Cells into &amp;quot;Brite&amp;quot; (Brown-in-White) Adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier F Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Djedaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Scheideler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2011.00087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.02.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00597644v1</w:t>
+                <w:t xml:space="preserve">hal-00760110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Western-like fat diet is sufficient to induce a gradual enhancement in fat mass over generations.</w:t>
               </w:r>
@@ -8899,441 +8899,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00492248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic regulation of genes involved in mitochondrial DNA replication and transcription during mouse brown fat cell differentiation and recruitment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">microRNA miR-27b impairs human adipocyte differentiation and targets PPARgamma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Karbiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Murholm</w:t>
+                <w:t xml:space="preserve">Christoph Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Dixen</w:t>
+                <w:t xml:space="preserve">Susanne Nowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Qvortrup</w:t>
+                <w:t xml:space="preserve">Peter Opriessnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillian H L Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
+                <w:t xml:space="preserve">Christine Papak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (12), pp.e8458. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390 (2), pp.247-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.09.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760133v1</w:t>
+                <w:t xml:space="preserve">hal-00457687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Multipotent Adipose-derived Stem Cells Differentiate into Functional Brown Adipocytes.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic regulation of genes involved in mitochondrial DNA replication and transcription during mouse brown fat cell differentiation and recruitment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamen Carmona</w:t>
+                <w:t xml:space="preserve">Maria Murholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Galitzky</w:t>
+                <w:t xml:space="preserve">Karen Dixen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Cochet</w:t>
+                <w:t xml:space="preserve">Klaus Qvortrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lillian H L Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.200⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (12), pp.e8458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00419402v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">microRNA miR-27b impairs human adipocyte differentiation and targets PPARgamma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Fischer</w:t>
+                <w:t xml:space="preserve">Human Multipotent Adipose-derived Stem Cells Differentiate into Functional Brown Adipocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Nowitsch</w:t>
+                <w:t xml:space="preserve">Chiara Chiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Opriessnig</w:t>
+                <w:t xml:space="preserve">Mamen Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Papak</w:t>
+                <w:t xml:space="preserve">Jean Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.09.098⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00457687v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00419402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stathmin-like 2, a developmentally-associated neuronal marker, is expressed and modulated during osteogenesis of human mesenchymal stem cells.</w:t>
               </w:r>
@@ -9599,51 +9599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin Controls Differentiation of Human Mesenchymal Stem Cells and Reverses Osteoporosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Basillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9733,77 +9733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of auranofin, a clinically established antiarthritic gold drug, on bone metabolism: analysis of its effects on human multipotent adipose-derived stem cells, taken as a model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Chiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Gabbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10007,717 +10007,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of BTBD1 in mesenchymal differentiation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of BTBD1 in mesenchymal differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.F. Pisani</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Coldefy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Elabd</w:t>
+                <w:t xml:space="preserve">Candice Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salles</w:t>
+                <w:t xml:space="preserve">Jerome Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 313 (11), pp.2417-2426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yexcr.2007.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283233v1</w:t>
+                <w:t xml:space="preserve">hal-03219834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human adipose tissue-derived multipotent stem cells differentiate in vitro and in vivo into osteocyte-like cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of BTBD1 in mesenchymal differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L.E. Zaragosi</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.06.180⟩</w:t>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 313 (11), pp.2417-2426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2007.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00282765v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of BTBD1 in mesenchymal differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Pisani</w:t>
+                <w:t xml:space="preserve">Human adipose tissue-derived multipotent stem cells differentiate in vitro and in vivo into osteocyte-like cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elabd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Coldefy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jerome Salles</w:t>
+                <w:t xml:space="preserve">A. Massoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2007.03.030⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 361 (2), pp.342-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.06.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219834v1</w:t>
+                <w:t xml:space="preserve">hal-00282765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-interacting protein A, a new inhibitory partner of CCAAT/enhancer-binding protein beta, implicated in adipocyte differentiation.</w:t>
+                <w:t xml:space="preserve">The human adipose tissue is a source of multipotent stem cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bezy</w:t>
+                <w:t xml:space="preserve">A.M. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.K. Petersen</w:t>
+                <w:t xml:space="preserve">G. Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kristiansen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.Z. Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M411741200⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (1), pp.125-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288561v1</w:t>
+                <w:t xml:space="preserve">hal-00303957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human adipose tissue is a source of multipotent stem cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Rodriguez</w:t>
+                <w:t xml:space="preserve">Delta-interacting protein A, a new inhibitory partner of CCAAT/enhancer-binding protein beta, implicated in adipocyte differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.Z. Amri</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.K. Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2004.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 280 (12), pp.11432-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M411741200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00303957v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of two 14-3-3 homologues and their expression pattern in the root-knot nematode Meloidogyne incognita.</w:t>
               </w:r>
@@ -10888,51 +10888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Astri-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10987,51 +10987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adipocyte differentiation of multipotent cells established from human adipose tissue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Elabd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11114,566 +11114,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cathepsin K as a novel marker of adiposity in white adipose tissue.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Characterization of the long pentraxin PTX3 as a TNFalpha-induced secreted protein of adipose cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Abderrahim-Ferkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Chiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Costa</w:t>
+                <w:t xml:space="preserve">Paul A. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia E Novelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Benzi</w:t>
+                <w:t xml:space="preserve">Frederic Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.10253⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (5), pp.994-1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M200382-JLR200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326106v1</w:t>
+                <w:t xml:space="preserve">hal-00326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arachidonic acid and prostacyclin signaling promote adipose tissue development: a human health concern?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Massiera</w:t>
+                <w:t xml:space="preserve">Identification of cathepsin K as a novel marker of adiposity in white adipose tissue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Chiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia E Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ez-Zoubir Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Saint-Marc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takuya Kobayashi</w:t>
+                <w:t xml:space="preserve">Luca Benzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M200346-JLR200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 195 (2), pp.309-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.10253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326113v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte differentiation of 3T3-L1 preadipocytes is dependent on lipoxygenase activity during the initial stages of the differentiation process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Madsen</w:t>
+                <w:t xml:space="preserve">Arachidonic acid and prostacyclin signaling promote adipose tissue development: a human health concern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Massiera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla Saint-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Seydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmus K Petersen</w:t>
+                <w:t xml:space="preserve">Takahiko Murata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten B Sørensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philip Hallenborg</w:t>
+                <w:t xml:space="preserve">Takuya Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (2), pp.271-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M200346-JLR200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325913v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the long pentraxin PTX3 as a TNFalpha-induced secreted protein of adipose cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiara Chiellini</w:t>
+                <w:t xml:space="preserve">Adipocyte differentiation of 3T3-L1 preadipocytes is dependent on lipoxygenase activity during the initial stages of the differentiation process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus K Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A. Grimaldi</w:t>
+                <w:t xml:space="preserve">Morten B Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bonino</w:t>
+                <w:t xml:space="preserve">Claus Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hallenborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 375 (Pt 3), pp.539-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326099v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and regulation of a mRNA specifically expressed in the preadipose state.</w:t>
               </w:r>
@@ -11845,51 +11845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Del Vesco P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barhanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 29 (Suppl), pp.20-20</w:t>
@@ -11918,51 +11918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipoprotéine lipase et différenciation adipocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12114,64 +12114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Batrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Arhatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mothe-Satney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
@@ -12351,77 +12351,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panaia-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Washington, United States</w:t>
@@ -12482,77 +12482,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignée établie d'adipocytes bruns humains et procédé de différenciation à partir d'une lignée de cellules hMADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Z. Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Elabd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12752,51 +12752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05352934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Recazens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bottin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergoglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2025.09.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Batrow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.123406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376837v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouguerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Zedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourcier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester D&#237;ez-Sainz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zoubir Amri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Riezu-Boj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lorente-Cebri&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353900v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023176" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferrero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119750" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieckmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111784" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Trojani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amri Ez-Zoubir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168551" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Serra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Derieppe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61736" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Napolitano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Avolio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Silvano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10112805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Yahia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21113966" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fromme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Colson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Virtanen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03032026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112433" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Montanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lundby Hess" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Paul Gillum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli Hingstrup Larsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie F Maurer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000681" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Maria Pires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Buffolo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Ilkun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.092" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Balaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Becker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Balazova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Straub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M&#252;ller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Makaju" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003315v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szulc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Z. Amri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varennes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane A Ghandour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Giroud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M081091" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398431v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueez U Din" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Saari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Raiko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Kudomi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.05.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Babaei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schuster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Meln" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lerch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aai7838" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111789v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Ghandour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890004v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;ger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balaguer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane H. Fellah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Traverson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36384" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rosenwald" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Kiehlmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.067" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.04.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01430844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klingenspor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Langin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2016-0045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beranger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28613" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009257v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2015.1122854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2016.09.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009209v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Vegiopoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herzig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.06.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karbiener" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glantschnig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencikiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dahlman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.121" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Beranger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corinus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Djedaini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00081" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117487v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Olsen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Sato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof S Dallner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254265v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loft" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Forss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majken Storm Siersb&#230;k" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fisker Schmidt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie B&#248;gh Larsen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250829.114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968717v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1688" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kolta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4126" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frontini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Oberreiter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Lang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1603" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.10.012" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGC38PL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868876v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Rieder" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ploner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Krogsdam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Stocker" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fischer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1465-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Bordicchia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxin Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ailhaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dess&#236;-Fulgheri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59701" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758270v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Jia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Madsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Koefoed Petersen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Techer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun Kopperud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034114" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.11.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Mattsson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I Csikasz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernogubova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yamamoto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T Hogberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00085.2011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542657v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Testa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elabd" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ISABB-JHE" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2011.00087" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597644v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.02.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPM0L10K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497200v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massiera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M006866" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492248v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoura Keophiphath" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760133v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murholm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dixen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Qvortrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian H L Hansen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008458" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419402v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiellini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamen Carmona" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cochet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.200" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457687v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Nowitsch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Opriessnig" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Papak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.09.098" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQM29Q0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiellini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenningloh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheideler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Trajanoski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.121" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13VWX52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305737v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elabd" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hackl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-340" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306455v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaupied" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V?onique Breuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0127" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gabbiani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200890140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM8V9BD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poggi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-26" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283233v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Pisani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coldefy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.03.030" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282765v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoudi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.06.180" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQGXVB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219834v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coldefy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cabane" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288561v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Petersen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kristiansen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M411741200" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303957v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodriguez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ailhaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Z. Amri" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.11.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR7F2BJG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323995v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Rosso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Laffaire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Ledger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.02.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCWBMTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abderrahim-Ferkoune" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bezy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Astri-Roques" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rodriguez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delteil" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.053" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVPJVX5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326106v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E Novelli" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benzi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10253" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHL36PLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326113v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Saint-Marc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seydoux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Murata" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kobayashi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200346-JLR200" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325913v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus K Petersen" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten B S&#248;rensen" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus J&#248;rgensen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallenborg" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326099v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Grimaldi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonino" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200382-JLR200" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267537v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)81775-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899135v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Vesco P." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barhanin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898253v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forest" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gaillard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888523v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerra" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Tanti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883610v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446166v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aranaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Clavel-Millan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gil-Cardoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitane Gonz&#225;lez-Arceo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-025-01130-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05352934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Recazens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bottin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergoglio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mairal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2025.09.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Batrow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caspar-Bauguil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102184" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sibille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2025.123406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tannour-Louet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier F Pisani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bouguerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alycia Zedda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourcier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester D&#237;ez-Sainz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez-Zoubir Amri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Riezu-Boj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lorente-Cebri&#225;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Colson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieckmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Contu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian H Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12030446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hubert Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Iannelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24119750" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Napolitano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Avolio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Silvano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Forcisi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Pfeifer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10112805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ferrero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111784" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Trojani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amri Ez-Zoubir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168551" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Serra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Derieppe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.61736" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Yahia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21113966" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Barilla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Liang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrichetta Mileti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Ballaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.101066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Maurer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Fromme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Colson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Virtanen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03032026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ailhaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9112433" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Montanari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Capelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonardo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.07.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lundby Hess" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Paul Gillum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesli Hingstrup Larsen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie F Maurer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000681" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Balaz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Becker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Balazova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Straub" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.11.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Maria Pires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Buffolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ferhat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesya Ilkun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.08.092" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936599v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mouska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Makaju" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balaguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhane H. Fellah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boukhechba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Traverson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36384" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lasar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rosenwald" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Kiehlmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tall" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.067" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Szulc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Z. Amri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varennes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane A Ghandour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Giroud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Rekima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M081091" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398431v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mueez U Din" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Saari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Raiko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobu Kudomi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.05.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398432v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohollah Babaei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schuster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Meln" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lerch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aai7838" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111789v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barquissau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chambard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Ghandour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.11.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;ger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Martins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.12.102" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Abumrad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Luquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Forest" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.03.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumortier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roger" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casamento" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0956" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944094v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Scheideler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.04.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134846v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2016.00027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01430844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klingenspor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique F Langin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.12.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barquissau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beuzelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pisani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Beranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mairal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2016-0045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009241v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Karbiener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beranger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28613" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009257v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21623945.2015.1122854" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850293v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabres.2016.09.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009209v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Vegiopoulos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Herzig" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2016.01.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.06.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Karbiener" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Glantschnig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurencikiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dahlman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.121" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Beranger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corinus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Djedaini" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Battaglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2015.00081" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117480v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sacco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sacconi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barhanin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968721v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panaia-Ferrari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kolta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-4126" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117487v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M Olsen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Sato" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof S Dallner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Sandstr&#246;m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254265v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loft" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Forss" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majken Storm Siersb&#230;k" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Fisker Schmidt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie B&#248;gh Larsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.250829.114" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2013-1688" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Faouder" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868876v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Rieder" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ploner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Krogsdam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Stocker" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fischer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-013-1465-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875579v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.10.012" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGC38PL7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968592v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Frontini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Oberreiter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Lang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1603" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758279v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Bordicchia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianxin Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Ailhaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dess&#236;-Fulgheri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI59701" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758270v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Jia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Madsen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Koefoed Petersen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Techer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidun Kopperud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034114" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758262v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2012.11.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597644v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Testa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elabd" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.02.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPM0L10K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758285v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Mattsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I Csikasz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernogubova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L Yamamoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T Hogberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00085.2011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542657v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ISABB-JHE" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760110v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2011.00087" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497200v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massiera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M006866" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00492248v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wdziekonski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Villageois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoura Keophiphath" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db10-0013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Fischer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Nowitsch" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Opriessnig" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Papak" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.09.098" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQM29Q0D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760133v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murholm" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dixen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Qvortrup" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian H L Hansen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008458" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00419402v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiellini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamen Carmona" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cochet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.200" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiellini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grenningloh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cochet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheideler" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Trajanoski" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.06.121" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z13VWX52-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305737v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elabd" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Zaragosi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hackl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-340" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306455v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Basillais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beaupied" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V?onique Breuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Wagner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0127" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318648v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Casini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gabbiani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.200890140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HM8V9BD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288589v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Negroni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poggi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-26" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219834v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Coldefy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cabane" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2007.03.030" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283233v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Pisani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Coldefy" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabane" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282765v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massoudi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.06.180" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQGXVB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303957v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Rodriguez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ailhaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Z. Amri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2004.11.007" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR7F2BJG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288561v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bezy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Petersen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kristiansen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M411741200" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323995v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Rosso" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Laffaire" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Ledger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.02.008" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDCWBMTL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Abderrahim-Ferkoune" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bezy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Astri-Roques" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325891v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rodriguez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delteil" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2004.01.053" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVPJVX5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326099v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Grimaldi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonino" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200382-JLR200" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326106v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia E Novelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benzi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10253" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CHL36PLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326113v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Saint-Marc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seydoux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Murata" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kobayashi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M200346-JLR200" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325913v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus K Petersen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten B S&#248;rensen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus J&#248;rgensen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hallenborg" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267537v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dani" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doglio" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9258(18)81775-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899135v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amri" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Del Vesco P." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barhanin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898253v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Czerucka" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forest" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gaillard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373488v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Angot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Arhatte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888523v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Louet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourcier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouguerra" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Tanti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883610v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308940v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>