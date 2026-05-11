--- v0 (2026-03-24)
+++ v1 (2026-05-11)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enrica Zanin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -66,4469 +75,3456 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Teresa Nocita</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the impact of censorship on early modern literary texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Zanin</w:t>
+                <w:t xml:space="preserve">Demian Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th international workshop on Computational Models of Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École d'automne : Éthique et Littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Enrica Zanin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">École d'automne : Éthique et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos croisés dans les tragédies des frères ennemis (Italie, France, Espagne, 1560-1640)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsches Dante-Jahrbuch</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">XXXIXe Congrès de la Société française de littérature générale et comparée, pour la “Bibliothèque comparatiste”, Université de Strasbourg, 13 – 15 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quels dieux s’agit-il ? Justifications et mystifications théologiques dans les paratextes tragiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Haine du théâtre</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le paratexte théâtral face à l’auctoritas : entre soumission et subversion. Regards croisés en 20 Italie, France et Espagne aux XVIe et XVIIe s., Saint-Etienne, 13-15 novembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Saint-Etienne, France. pp.61-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystère et tragédie (1550-1670) : retour ou refus d’un modèle dramatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures Classiques</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Renaissances du Mystère en Europe, Strasbourg, octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Strasbourg, France. pp.39-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier effeminato : représentations masculines de l'amour dans &amp;quot;La Locandiera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Enrica Zanin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pérette Buffaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03167292v1</w:t>
+              <w:t xml:space="preserve">Journées d'études consacrées à Carlo Goldoni, ENS rue d'Ulm - Université de Paris 3 - La Sorbonne Nouvelle, Paris, 10 janvier 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter et/ou modérer les passions : le débat sur la catharsis (1550-1630)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise en scène de la punition et critique de la rétribution dans la tragédie italienne de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Scénographies de la punition dans la culture italienne moderne et contemporaine, Sorbonne Nouvelle, octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168341v1</w:t>
+                <w:t xml:space="preserve">hal-03170123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études dantesques en France XVIIIe-XXIe siècle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ferrara</w:t>
+                <w:t xml:space="preserve">L’anecdote de saint Genest : pour une hagiographie du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études dantesques</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">La théorie subreptice : usages de l'anecdote dans la théorie théâtrale de la Renaissance aux Lumières, Maison de la Recherche de l'Université Paris IV, 14-15 mars 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.275-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168334v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">hal-03170125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et vraisemblance dans la tragédie du XVIe et XVIIe siècles: le cas d’Iphigénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Théâtre et imaginaire, Mulhouse, octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Mulhouse, France. pp.19-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rolf Lohse</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramatisation et moralisation des &amp;quot;Vies&amp;quot; dans la tragédie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizonte — Neue Serie. Italianistische Zeitschrift für Kulturwissenschaft und Gegenwartsliteratur / Rivista d’Italianistica e di letteratura contemporanea</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Plutarque de l’âge classique au XIXe siècle, Toulouse, 13-15 mai 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France. pp.68-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre pré-moderne comme quête herméneutique : le cas d’&amp;quot;Œdipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Marc Lacheny</w:t>
+              <w:t xml:space="preserve">Conference: De la philologie à la scène : l’herméneutique dans les traductions du théâtre antique en Europe (XVIe – XVIIIe siècles), Paris, 26-27 novembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.209-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La moralisation de la ruse érotique dans la tragédie italienne et française (1550-1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtres du monde</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+              <w:t xml:space="preserve">Comparatismes en Sorbonne."La Ruse en scène", mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Moral of the Story: on Narrative and Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Litttératures classiques </w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+              <w:t xml:space="preserve">2nd ENN Conference 2011 ""Working the Stories. Narrative as a Meeting Place for Theory, Analysis and Practice", University of Southern Denmark, Kolding; 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Kolding, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répétition dans le premier Fortini : computation et dialogisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anejos de Criticón</w:t>
-[...508 lines deleted...]
-                <w:t xml:space="preserve">hal-03167290v1</w:t>
+              <w:t xml:space="preserve">La Répétition à l’épreuve de la traduction, Paris, 24 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France. pp.146-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique et littérature aujourd’hui, Paris Hermann, coll. « des morales et des œuvres », 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Demian Battaglia</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Perdichizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th international workshop on Computational Models of Narrative</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+              <w:t xml:space="preserve">éthique et littérature aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethiques de la nouvelle, l’exemplarité en question, Genève, Droz, 2025.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Weber</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nocita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Viet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'automne : Éthique et Littérature</w:t>
-[...59 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">nouvelles et exemplarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Strasbourg, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasard et reconnaissance en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiomar Hautcoeur Pérez-Espejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIXe Congrès de la Société française de littérature générale et comparée, pour la “Bibliothèque comparatiste”, Université de Strasbourg, 13 – 15 novembre 2014</w:t>
-[...793 lines deleted...]
-                <w:t xml:space="preserve">hal-03172770v1</w:t>
+              <w:t xml:space="preserve">Hasard et reconnaissance dans la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'ANR ALEA, 82 p., 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vwgy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (23)</w:t>
+        <w:t xml:space="preserve">Ouvrages (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle, un genre au féminin? Public féminin et représentation des femmes dans le récit bref européen (XIVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Nocita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.396, 2025, 9782875749420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b22471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etica del racconto, narrativa, verità e morale da Boccaccio a Madame de Lafayette, Bologna, il Mulino, 2025, 352 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes de viol dans les littératures européennes (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lochert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris. Hermann, 318 p., 2025, 9791037045218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05345377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction et vérité, l’éthique du récit de Boccace à Madame de Lafayette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">droz, 2025, 978-2-600-06550-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction face au viol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lochert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 214 p., 2024, Fictions pensantes, 979-10-370-3836-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04561528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler en mangeant. La tradition littéraire des propos de table de l'Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Goeken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Configurations littéraires, 979-10-344-0358-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.34316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrique du scandale et rivalités mémorielles en France et en Europe (1550-1697)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nora Viet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Nocita</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3726/b22471⟩</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Bordeaux, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/savoirshumaniste2.9791030008036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction : Giovanni Boccaccio, &amp;quot;Filocolo&amp;quot; (extraits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Grenoble, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Early Modern English Sonnet, ever in motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sansonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manchester University Press, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03029217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hardy, &amp;quot;Gésippe tragicomédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, 4, pp.481-580, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poesia e Diritto nel Duecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Longo, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et expériences croisées de la guerre. Apports comparatistes, Actes du 39e congrès de la Société française de littérature générale et comparée, novembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Finck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Victoroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dethurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFLGC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Lochert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Paris. Hermann, 318 p., 2025, 9791037045218</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 685 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures et expériences croisées de la guerre. Apports comparatistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Finck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lochert</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Victoroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Hermann, 214 p., 2024, Fictions pensantes, 979-10-370-3836-4</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dethurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ducrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction : Franziska Meier, &amp;quot;Dante Alighieri : quo vadis ? nuove perspettive nel dialogo delle discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, pp.279-287, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique des &amp;quot;Conviction Véritable&amp;quot; de De Gaule (pseud.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaire de Grenoble, 2021</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fins tragiques : poétique et éthique du dénouement dans la tragédie de la première modernité, en Italie, France et Espagne (1550-1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Manchester University Press, 2020</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonarelli, « Lettera ad Antonio Bruni » in &amp;quot;Il Solimano&amp;quot;, 1632</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Longo, 2019</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraldi, « Prologo » in &amp;quot;Orbecche&amp;quot;, (1543)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Garnier, 4, pp.481-580, 2019</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fins tragiques, poétique et éthique du dénouement dans la tragédie de la première modernité (Italie, France, Espagne, Allemagne), Genève, Droz, 2014, 467 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Ducrey</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-05599971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giraldi, « La tragedia a chi legge », in &amp;quot;Orbecche&amp;quot;, (1543)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515927v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératures et expériences croisées de la guerre. Apports comparatistes</w:t>
+                <w:t xml:space="preserve">Giovanbattista Giraldi Cinzio, “La tragedia a chi legge”, in &amp;quot;Orbecche, tragedia&amp;quot; (1543)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Finck</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954233v1</w:t>
+                <w:t xml:space="preserve">hal-03170118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edition et traduction de &amp;quot;Dedica agli accademici innominati di Parma&amp;quot; de Pomponio Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Droz, 685 p., 2018</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Torelli, « Dedica agli accademici innominati di Parma » in &amp;quot;Merope&amp;quot;, 1605</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168335v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction : Franziska Meier, &amp;quot;Dante Alighieri : quo vadis ? nuove perspettive nel dialogo delle discipline</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2, pp.279-287, 2015</w:t>
+                <w:t xml:space="preserve">Traduction : Francesco Orlando : « Codes littéraires et référents chez Auerbach »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PSN, pp.211-264, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174132v1</w:t>
+                <w:t xml:space="preserve">hal-03174136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition critique des &amp;quot;Conviction Véritable&amp;quot; de De Gaule (pseud.)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+                <w:t xml:space="preserve">Traduction : Catherine Fuchs, « Parafrasi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1 (36), pp.19-34, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...574 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4538,4505 +3534,5803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doing the right thing : Moral Luck and ethical challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Carnevali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Mangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Roick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Duprat; Alison James. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures of Chance II. Chance in Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.188-233, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarrête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mémoire à l’exemple : les nouvelles de Bandello et leurs traductions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire de vaincus, mémoire de vainqueurs dans le bassin méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la Fleur de toutes les nouvelles&amp;quot;, e le raccolte della sezione ETHICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanische Studien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de savoir : les marginalia dans les collections de nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modalités littéraires de la circulation des ‘textes de savoir’ entre France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthologies poétiques et autres anthologies : le cas de &amp;quot;La Fleur de toutes nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthologies poétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrarchism as the European language of poetry: the example of “Chi vuol veder quantunque pò natura&amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Commonality and Literary Communities in Early Modern England. Translation, Transmission, Transfer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-503-59814-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boccaccio, Filocolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sofia Lodén; Vanessa Obry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floire et Blancheflor en Europe: anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, p. 281-299 [S. Ferrara, Notice, pp. 281-285, Enrica Zanin, Traduction, pp. 285-299]., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04496845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why is Boccaccio’s Decameron in the ETHICA section?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frestschrift for Gerhard Dünnhaupt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trecento novelle, projet éthique, réception et censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trecento Novelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand raconter c’est digérer : les nouvelles de la Renaissance comme propos de table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propos de Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université de Strasbourg, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Biography in the 17th and 18th centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trecento Novelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, 2021</w:t>
+              <w:t xml:space="preserve">The Oxford Handbook of Ancient Biography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press (OUP), pp.635-647, 2020, 9780198703013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il fondo Witte a Strasburgo: documenti e tracce delle prime edizioni delle epistole di Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frestschrift for Gerhard Dünnhaupt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2021</w:t>
+              <w:t xml:space="preserve">Le lettere di Dante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.85-102, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, The Triumph of the Sonnet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Sansonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Early Modern English Sonnet: Ever in Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manchester University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-13, 2020, The Manchester Spenser, 978-1-5261-4439-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lettre de Jean Chapelain sur la règle des 24 heures : répondre plutôt que défendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correspondance et critique littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.71-82, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Utile dulci dans la théorie du théâtre (Italie, France, Espagne 1550-1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oxford Handbook of Ancient Biography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press (OUP), pp.635-647, 2020, 9780198703013</w:t>
+              <w:t xml:space="preserve">Chacun son Horace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.297-304, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de Griselda : un excès de morale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lettere di Dante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.85-102, 2020</w:t>
+              <w:t xml:space="preserve">L’ombre d’un doute, nuances et détours de l’interprétation, pour François Lecercle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions des archives contemporaines, pp.149-160, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiramis : une héroïne entre féminin et masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héroïsme féminin, héroïnes et femmes illustres, XVIe et XVIIe siècles: une représentation sans fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.21-36, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métaphores du dénouement tragique (1550-1650)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Retour du comparant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.417-432, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traductions de la &amp;quot;Comédie&amp;quot; de Dante en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Donner corps donner voix : éditer, traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chemin de tr@verse, pp.173-188, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...289 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, 2018</w:t>
+              <w:t xml:space="preserve">, Droz, 2018, 978-2-600-05855-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vraisemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Miseri, ‘mpediti, affamati”: Dante’s implied reader in the &amp;quot;Convivio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dante's «Convivio» Or How to Restart a Career in Exile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, Leeds Studies on Dante, pp.207-221, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Auteur à l’auteur : laïcisation de l’autorité sur scène (France et Espagne, 1580-1640)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dramaturge sur un plateau. Le personnage de l’auteur dramatique au théâtre (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.113-125, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inventions des règles : théâtre et politique culturelle en Italie, France et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Invention du théâtre moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications du CESR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, 2018, 978-2-600-05855-1</w:t>
+              <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Enrica Zanin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lochert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, 2018</w:t>
+              <w:t xml:space="preserve">, Droz, pp.415, 2018, 978-2-600-05855-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragi-comédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Lochert; Marc Vuillermoz; Enrica Zanin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dramaturge sur un plateau. Le personnage de l’auteur dramatique au théâtre (XVIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.113-125, 2018</w:t>
+              <w:t xml:space="preserve">Le théâtre au miroir des langues : France, Italie, Espagne XVIe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2018, 978-2600058551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Veronique Lochert</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénouement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.415, 2018, 978-2-600-05855-1</w:t>
+              <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choses du théâtre dans les premiers dictionnaires italiens, français et espagnols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mots et les choses du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.95-110, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche romanistique comme piste pour la littérature comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affronter l'Ancien/ Confronting the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Garnier, pp.251-264, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peste in scena: rappresentazioni tragiche della peste in Europa (1580-1640)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rappresentare la storia: letteratura e attualità nella Francia e nell’Europa del XVI secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aguaplano, pp.275-288, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘La tragedia all’altezza del Dialogo’ : la proximité entre dialogue et tragédie dans quelques pièces de la première modernité (Italie, France, Espagne, 1550-1630)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tragédie dans les marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.45-58, 2017</w:t>
+              <w:t xml:space="preserve">, Droz, pp.287-298, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonnets in circulation: the example of &amp;quot;Chi vuol vedere quantunque po’ natura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mots et les choses du théâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.95-110, 2017</w:t>
+              <w:t xml:space="preserve">Poetry in circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...173 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie à fin heureuse, ou comment une forme aristotélicienne est rejetée par les néo-aristotéliciens (Italie, France, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tragédie dans les marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Droz, pp.287-298, 2017</w:t>
+              <w:t xml:space="preserve">, Droz, pp.45-58, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalle comedias alle tragedie: sul perché alcune commedie spagnole diventano tragedie in Italia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La comedia nueva spagnola e la scena italiana del Seicento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olschki, pp.147-160, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie dans la tragédie – essai de définition d’une métathéâtralité tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Miroir derrière le rideau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.39-53, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historicizing exemplarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AILC-ICLA international Conference, 20th-27th July 2016, Wien University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et Commentaire de &amp;quot;Récit touchant la comédie jouée par les jésuites et leurs disciples en la ville de Lyon, au mois d’août de l’an 1607</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anonyme, Récit touchant la comédie jouée par les jésuites et leurs disciples en la ville de Lyon, au mois d’août de l’an (1607)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du theatrum mundi au théâtre dans le théâtre : le cas du 'Martyr de saint Genest' (1590-1660)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La théâtralité comme (contre)-modèle esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et Commentaire au &amp;quot;Al reverendissimo monsignore mio signore colendissimo il signore Ottavio Abioso&amp;quot; de Ricuperati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piero Ricuperati, « Al reverendissimo monsignore mio signore colendissimo il signore Ottavio Abioso» in Guidobaldo Mercati, Sant’Orsola in Brettagna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Poétique&amp;quot; d’Aristote : un héritage contesté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Héritages littéraires dans la littérature française (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.19-36, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un art nouveau de faire des tragédies : La &amp;quot;gran Seminarís&amp;quot; et &amp;quot;El castigo sin venganza&amp;quot; dans le contexte de la tragédie de la première modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tragédie espagnole et son contexte européen, XVIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.95-106, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didon et ses soeurs : la tragédie de Jodelle au prisme des adaptations modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures d’Etienne Jodelle, Didon se sacrifiant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.179-190, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Modern Oedipus: a Literary Approach to Christian Tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Locus of Tragedy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.65-80, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortini e la Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieci inverni senza Fortini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quodlibet, pp.247-252, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011086v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-04511124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Briguglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BNU Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deutsches Dante-Jahrbuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Briguglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dante à Strasbourg – Studien zum Witte-Archiv in Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragique chrétien et tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commun.271.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liebt Dante Gemma? Eine querelle aus dem Witte-Archiv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsches Dante-Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le scandale ne fait pas scandale : enquête sur les scandales ratés et non advenus au XVIIe siècle et de nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Haine du théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vraisemblance: un argument contre le théâtre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures Classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 ("La Haine du théâtre"), pp.25-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cervantes, i novellieri e la finalità delle novelle : dall’utilità all’eutrapelia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 ("Cervantes y Italia")</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susciter et/ou modérer les passions : le débat sur la catharsis (1550-1630)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.148-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire et exemplarité dans le &amp;quot;Décaméron&amp;quot; et ses premières traductions : l’exemple de ser Cepparello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 380, pp.11-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragedy ends unhappily – the concealed influence of medieval poetics in early modern theory of tragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Lohse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizonte — Neue Serie. Italianistische Zeitschrift für Kulturwissenschaft und Gegenwartsliteratur / Rivista d’Italianistica e di letteratura contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il tragico prima del tragico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between. Rivista dell’Associazione italiana di teoria e storia comparata della letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodie de l’excès sanglant des tragédies (1600-1660)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacheny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtres du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.71-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études dantesques en France XVIIIe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études dantesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.93-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amours tragiques de Pyrame et Thisbé&amp;quot; : le théâtre du monde à l’heure de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Litttératures classiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.119-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03167288v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesippo tra Italia, Francia e Spagna: dalla novella alla &amp;quot;comedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anejos de Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 '"Paradigmas teatrales en la Europa moderna: circulación e influencias (Italia, España, Francia, siglos XVI-XVIII)"), pp.309-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la tragédie finit mal ? Analyse des dénouements dans quelques tragédies de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cahiers d’études italiennes, 19 (Idées et formes du tragique dans la société et la culture italiennes), pp.45-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paratexte et théorie dramatique dans la tragédie italienne (1540-1640)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Litttératures classiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Littératures Classiques,, 83 (« préface et critique, le paratexte théâtral en France, en Italie et en Espagne (XVIe-XVIIe siècles)), pp.273-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire simple : la simplicité dans l’intrigue des tragédies de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publije</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Publije, revue de critique littéraire, 3 (La simplicité : une notion complexe ?)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les commentaires modernes de la &amp;quot;Poétique&amp;quot; d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Etudes littéraires, Déclinaisons du commentaire, pp.55-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réécritures modernes d’&amp;quot;Œdipe roi&amp;quot; : entre imitation et moralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.181-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plutarque et la tragédie au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.24-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Simone Messina, Valeria Ramacciotti, &amp;quot;Metamorfosi dei lumi 4: L'Autorità e le prove della storia&amp;quot;, Alessandria : Edizioni dell’Orso, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.226-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : &amp;lt; Florence de Caigny, &amp;quot;Sénèque le Tragique en France (XVIe-XVIIe siècles)&amp;quot;, Paris, Garnier, 2011, 1122 p. &amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.194-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : &amp;lt; Albert Russell Ascoli, &amp;quot;Dante and the Making of a Modern Author&amp;quot;, Cambridge, Cambridge UP, 2009 &amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;lt; Martha Craven Nussbaum, &amp;quot;La Connaissance de l’amour, Essais sur la philosophie et la littérature&amp;quot;, trad. Solange Chavel, Paris, Les Editions du Cerf, 2010 &amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : &amp;lt; John D. Lyons, &amp;quot;The Phantom of Chance&amp;quot;, Edinbourg, Edinburgh UP, 2011 &amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Isabel Dejardin, &amp;quot;Captives en tragédie&amp;quot;, Nizet, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.340-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : &amp;lt; Frédéric Tinguely éd., &amp;quot;La Renaissance décentrée&amp;quot;, Genève, Librairie Droz, 2008 &amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.531-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012, pp.340-341</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Daniela Dalla Valle, &amp;quot;Il mito cristianizzato, Fedra/Ippolito e Edipo nel teatro francese del Seicento&amp;quot;, Bern: Peter Lang, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9046,112 +9340,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meaning of Tragedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Zanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humboldt Stiftung, Université de Göttingen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Göttingen, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9298,51 +9592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nocita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22471" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.271.0045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168338v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Lohse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165805v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172747v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720390v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rette Buffaria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1562259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Goeken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marquer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.34316" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174138v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vuillemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sansonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoroff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dethurens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sflgc.org/actes/actes-du-congres-de-strasbourg/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Finck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillermoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174132v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170130v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.idt.paris-sorbonne.fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170128v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174136v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carnevali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mangeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158508v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168343v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174134v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172750v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168348v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167301v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/regards/invention-du-theatre-moderne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villermoz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lochert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166797v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170127v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165816v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170114v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170117v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409013v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720390v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Weber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172745v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rette Buffaria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Perdichizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cavaliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Nocita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Viet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Correard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vwgy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1562259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22471" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Goeken" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marquer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.34316" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/savoirshumaniste2.9791030008036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vuillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sansonetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cavaill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Finck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Victoroff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dethurens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ducrey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sflgc.org/actes/actes-du-congres-de-strasbourg/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillermoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954233v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Finck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.idt.paris-sorbonne.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carnevali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mangeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Roick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04496845v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022790v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653640v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sansonetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174137v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168347v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167289v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle H&#233;nin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174135v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172758v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sceneeuropeenne.univ-tours.fr/regards/invention-du-theatre-moderne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167293v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villermoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lochert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03166797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couderc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172760v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172762v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170143v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170127v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Briguglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commun.271.0045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168338v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167292v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Lohse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168334v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165805v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172746v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172767v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172764v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167290v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170116v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170117v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170114v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168329v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>