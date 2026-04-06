--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,77 +66,484 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is soil fauna an important driver of key soil function ? the case of denitrifier communities in tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISME 12. International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. 1 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is soil fauna an important driver of the structure and activities of denitrifier communities in tropical soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacome Pika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. COST 856 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Aberdeen, United Kingdom. 2007, Denitrification: a challenge for pure and applied science</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Wheat Rhizosphere-Associated Plant Growth-Promoting Bacteria Exudates: Effect on Root Development in Modern Wheat and Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -185,3616 +592,3209 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (23), pp.15248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232315248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal recovery of soil biological activity and diversity after 915-MHz microwave treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (5), pp.603-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-021-01553-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short‐term effect of 915‐MHz microwave treatments on soil physicochemical and biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (3), pp.443-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejss.12769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean forests, land use and climate change : a social-ecological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.623-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-016-0994-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of native and allochthonous arbuscular mycorrhizal fungi on Casuarina equisetifolia growth and its root bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Svistoonoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diegane Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arid Land Research and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (2), pp.212-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15324982.2017.1406413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner l'utilisation des légumineuses ligneuses pour réhabiliter des sols dégradés en milieu méditerranéen et tropical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.125-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5138523036590977E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glomeromycota communities survive extreme levels of metal toxicity in an orphan mining site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Sanchez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 598, pp.121-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of the mycorrhizal soil infectivity with Crotalaria ochroleuca, an indigenous wild legume in the tropics: Impacts on microbial functional diversity involved in phosphorus mobilization processes in a sahelian soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benkhoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101, pp.130-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizobacterial Pseudomonas spp. strains harbouring acdS gene could enhance metallicolous legume nodulation in Zn/Pb/Cd mine tailings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Soussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Brunel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 228 (4), 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-017-3309-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wheat/Faba Bean Mixed Cropping or Rotation Systems on Soil Microbial Functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanâa Wahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Prin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sanguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.01364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the energy crop Jatropha curcas L. on the composition of rhizobial populations nodulating cowpea (&amp;lt;em&amp;gt;Vigna unguiculata L.&amp;lt;/em&amp;gt;) and acacia (&amp;lt;em&amp;gt;Acacia seyal L.&amp;lt;/em&amp;gt;).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (2), pp.128-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.syapm.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian acacia introduction to rehabilitate degraded ecosystems is it free of environmental risks?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">La flore des sites truffiers : les apports du projet Systruf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mousain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 318 (4), pp.59-65</w:t>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650502v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore des sites truffiers : les apports du projet Systruf</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Australian acacia introduction to rehabilitate degraded ecosystems is it free of environmental risks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82, pp.14-16</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 318 (4), pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643587v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in size, genetic structure and activity of the soil denitriﬁer community by nematode grazing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (2), pp.112-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of the 16S–23S rDNA internal spacer for PCR detection of the phytostimulatory PGPR inoculant Azospirillum lipoferum CRT1 in field soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Couillerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Spaepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (1), pp.25-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04393.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00525727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Azospirillum brasilense with genetically modified auxin biosynthesis gene ipdC upon the diversity of the indigenous microbiota of the wheat rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Lerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sajjad Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdy El Zemrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 161, pp.219-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00525767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of inoculation with the phytostimulatory PGPR Azospirillum lipoferum CRT1 on the genetic structure of the rhizobacterial community of field-grown maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ranjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.409-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00525716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct seeding mulch-based cropping increases both the activity and the abundance of denitrifier communities in a tropical soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie L. Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (8), pp.1703-1709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field survival of the phytostimulator Azospirillum lipoferum CRT1 and functional impact on maize crop, biodegradation of crop residues, and soil faunal indicators in a context of decreasing nitrogen fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdy El Zemrany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peter Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (7), pp.1712-1726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Azospirillum brasilense inoculation on rhizobacterial communities analyzed by denaturing gradient gel electrophoresis and automated ribosomal intergenic spacer analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anat Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Herschkovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Moënne-Loccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38, pp.1212-1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiotic microorganisms, a key for ecological success and protection of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 327 (7), pp.639-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2003.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of artificial root exudates on the bacterial community structure in bulk soil and maize rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (9), pp.1183-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of growth stage on the bacterial community structure along maize roots, as determined by metabolic and genetic fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19, pp.135-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0929-1393(01)00185-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic fingerprint of microbial communities from distinct maize rhizosphere compartments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Root colonization by inoculated plant growth-promoting rhizobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.557-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09583150120076120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680603v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root colonization by inoculated plant growth-promoting rhizobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Metabolic fingerprint of microbial communities from distinct maize rhizosphere compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37, pp.85-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679129v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bactéries pour la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Battista-Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 210, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676353v1</w:t>
-              </w:r>
-[...405 lines deleted...]
-                <w:t xml:space="preserve">hal-02753285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3812,103 +3812,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean forests, biocultural heritage and climate change : a social-ecological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thiébault, Stéphanie; Moatti, Jean-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t>
@@ -4008,64 +4008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Sánchez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symbiosis Society (ISS) Congress "The earth’s vast symbiosphere"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,64 +4116,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Sánchez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symbiosis Society Congress "The Earth`s Vast Symbiosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4198,90 +4198,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d'usage des terres et fonctionnement microbien : le cas du semis direct sous couverture végétale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4323,103 +4323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At what extend a key microbial functional community (the denitrifiers) could be modified by agricultural practices: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 1 p</w:t>
@@ -4448,103 +4448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At what extend a key microbial functional community (the denitrifiers) could be modified by agricultural practices: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. COST 856 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST), Mar 2007, Aberdeen, United Kingdom</w:t>
@@ -4573,103 +4573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How agricultural practices affect the different bacterial communities involved in the denitrification process: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. and final meeting of te ESF COST Action 856</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU), Dec 2007, Uppsala, Sweden</w:t>
@@ -4711,90 +4711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fertilization and direct seeding on activity and abundance of key denitrifier communities in a tropical soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. COST 856 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2007, Aberdeen, United Kingdom</w:t>
@@ -4823,64 +4823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité fonctionnelle des communautés de rhizobactéries selon un transect racinaire longitudinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,51 +4937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des rhizodépôts du maïs sur la structure des communautés bactériennes telluriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5248,51 +5248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01553-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12769" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0994-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Svistoonoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ouattara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diegane Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2017.1406413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sanchez-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Soussou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3309-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2014.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCW0QRJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGS0416-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couillerot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spaepen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04393.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Mirza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.01.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Herschkovitz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Selosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.12.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLFKTZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(01)00185-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benziri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150120076120" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Battista-Leboeuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Pika" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n S&#225;nchez-Castro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL597N" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Pika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01553-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0994-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Svistoonoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ouattara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diegane Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2017.1406413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sanchez-Castro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Soussou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3309-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndoye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2014.10.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCW0QRJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGS0416-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couillerot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spaepen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04393.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Mirza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Herschkovitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Selosse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.12.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLFKTZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(01)00185-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150120076120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benziri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Battista-Leboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n S&#225;nchez-Castro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL597N" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>