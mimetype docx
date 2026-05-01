--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -66,77 +66,3376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild Wheat Rhizosphere-Associated Plant Growth-Promoting Bacteria Exudates: Effect on Root Development in Modern Wheat and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (23), pp.15248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232315248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal recovery of soil biological activity and diversity after 915-MHz microwave treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), pp.603-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-021-01553-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short‐term effect of 915‐MHz microwave treatments on soil physicochemical and biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterranean forests, land use and climate change : a social-ecological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.623-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-016-0994-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of native and allochthonous arbuscular mycorrhizal fungi on Casuarina equisetifolia growth and its root bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Svistoonoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diegane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.212-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2017.1406413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisonner l'utilisation des légumineuses ligneuses pour réhabiliter des sols dégradés en milieu méditerranéen et tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138523036590977E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glomeromycota communities survive extreme levels of metal toxicity in an orphan mining site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Sanchez-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivienne Gianinazzi-Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhizobacterial Pseudomonas spp. strains harbouring acdS gene could enhance metallicolous legume nodulation in Zn/Pb/Cd mine tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Pervent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Cleyet-Marel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228 (4), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-017-3309-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of the mycorrhizal soil infectivity with Crotalaria ochroleuca, an indigenous wild legume in the tropics: Impacts on microbial functional diversity involved in phosphorus mobilization processes in a sahelian soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Benkhoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Wheat/Faba Bean Mixed Cropping or Rotation Systems on Soil Microbial Functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanâa Wahbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the energy crop Jatropha curcas L. on the composition of rhizobial populations nodulating cowpea (&amp;lt;em&amp;gt;Vigna unguiculata L.&amp;lt;/em&amp;gt;) and acacia (&amp;lt;em&amp;gt;Acacia seyal L.&amp;lt;/em&amp;gt;).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (2), pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Australian acacia introduction to rehabilitate degraded ecosystems is it free of environmental risks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Duponnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 318 (4), pp.59-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La flore des sites truffiers : les apports du projet Systruf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mousain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifts in size, genetic structure and activity of the soil denitriﬁer community by nematode grazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibril Djigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applicability of the 16S–23S rDNA internal spacer for PCR detection of the phytostimulatory PGPR inoculant Azospirillum lipoferum CRT1 in field soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Couillerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spaepen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (1), pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04393.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00525727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Azospirillum brasilense with genetically modified auxin biosynthesis gene ipdC upon the diversity of the indigenous microbiota of the wheat rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Lerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sajjad Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdy El Zemrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2010.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00525767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of inoculation with the phytostimulatory PGPR Azospirillum lipoferum CRT1 on the genetic structure of the rhizobacterial community of field-grown maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Moenne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (2), pp.409-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00525716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct seeding mulch-based cropping increases both the activity and the abundance of denitrifier communities in a tropical soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie L. Chapuis-Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (8), pp.1703-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Azospirillum brasilense inoculation on rhizobacterial communities analyzed by denaturing gradient gel electrophoresis and automated ribosomal intergenic spacer analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Herschkovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Moënne-Loccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.1212-1218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Field survival of the phytostimulator Azospirillum lipoferum CRT1 and functional impact on maize crop, biodegradation of crop residues, and soil faunal indicators in a context of decreasing nitrogen fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdy El Zemrany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peter Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (7), pp.1712-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbiotic microorganisms, a key for ecological success and protection of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vandenkoornhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (7), pp.639-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2003.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of artificial root exudates on the bacterial community structure in bulk soil and maize rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (9), pp.1183-1192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of growth stage on the bacterial community structure along maize roots, as determined by metabolic and genetic fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-1393(01)00185-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root colonization by inoculated plant growth-promoting rhizobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 11, pp.557-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09583150120076120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic fingerprint of microbial communities from distinct maize rhizosphere compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Benziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37, pp.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bactéries pour la santé des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Di Battista-Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 210, pp.52-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild wheat rhizosphere-associated PGPR exudates affect root development in modern wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -195,3606 +3494,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is soil fauna an important driver of key soil function ? the case of denitrifier communities in tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 12. International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is soil fauna an important driver of the structure and activities of denitrifier communities in tropical soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Djigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacome Pika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. COST 856 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Aberdeen, United Kingdom. 2007, Denitrification: a challenge for pure and applied science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753285v1</w:t>
-              </w:r>
-[...3297 lines deleted...]
-                <w:t xml:space="preserve">hal-02676353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3812,103 +3812,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean forests, biocultural heritage and climate change : a social-ecological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Duponnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thiébault, Stéphanie; Moatti, Jean-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean region under climate change: a scientific update</w:t>
@@ -3976,312 +3976,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi, partners of the rhizostabilization proccess of an orphan mining site</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi, partners of the rhizostabilization process of an orphan mining site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Sánchez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symbiosis Society (ISS) Congress "The earth’s vast symbiosphere"</w:t>
+              <w:t xml:space="preserve">7. International Symbiosis Society Congress "The Earth`s Vast Symbiosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745608v1</w:t>
+                <w:t xml:space="preserve">hal-02808421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi, partners of the rhizostabilization process of an orphan mining site</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi, partners of the rhizostabilization proccess of an orphan mining site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Sánchez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivienne V. Gianinazzi-Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symbiosis Society Congress "The Earth`s Vast Symbiosphere</w:t>
+              <w:t xml:space="preserve">7. International Symbiosis Society (ISS) Congress "The earth’s vast symbiosphere"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808421v1</w:t>
+                <w:t xml:space="preserve">hal-02745608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d'usage des terres et fonctionnement microbien : le cas du semis direct sous couverture végétale à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4323,103 +4323,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At what extend a key microbial functional community (the denitrifiers) could be modified by agricultural practices: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Rhizosphere 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 1 p</w:t>
@@ -4448,103 +4448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At what extend a key microbial functional community (the denitrifiers) could be modified by agricultural practices: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. COST 856 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST), Mar 2007, Aberdeen, United Kingdom</w:t>
@@ -4573,103 +4573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How agricultural practices affect the different bacterial communities involved in the denitrification process: the case of direct seeding in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. and final meeting of te ESF COST Action 856</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swedish University of Agricultural Sciences (SLU), Dec 2007, Uppsala, Sweden</w:t>
@@ -4711,90 +4711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fertilization and direct seeding on activity and abundance of key denitrifier communities in a tropical soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezékiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Chapuis-Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. COST 856 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2007, Aberdeen, United Kingdom</w:t>
@@ -4823,64 +4823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité fonctionnelle des communautés de rhizobactéries selon un transect racinaire longitudinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4937,51 +4937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des rhizodépôts du maïs sur la structure des communautés bactériennes telluriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezekiel Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Polytechnique de Lorraine, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5248,51 +5248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Pika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274384v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01553-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12769" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0994-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Svistoonoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ouattara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diegane Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2017.1406413" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sanchez-Castro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.084" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Soussou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3309-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638604v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndoye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2014.10.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCW0QRJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668927v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGS0416-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couillerot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spaepen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04393.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Mirza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Herschkovitz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Selosse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.12.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLFKTZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(01)00185-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150120076120" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benziri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Battista-Leboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n S&#225;nchez-Castro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL597N" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Dandache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ez&#233;kiel Baudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-021-01553-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duponnois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12769" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0994-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Diagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Svistoonoff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ouattara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diegane Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2017.1406413" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thioulouse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezekiel Baudoin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galiana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138523036590977E12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sanchez-Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Soussou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Brunel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Pervent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-017-3309-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkhoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Badri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.01.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San&#226;a Wahbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Prin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Dieng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Floury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Laguerre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2014.10.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCW0QRJF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mousain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ducousso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Djigal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brauman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2009.12.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHGS0416-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Couillerot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spaepen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04393.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525767v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Mirza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdy El Zemrany" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2010.01.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nazaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Moenne-Loccoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHRN9LT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie L. Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.05.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRW45T68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Lerner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Herschkovitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mo&#235;nne-Loccoz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peter Lutz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.11.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J37MR3QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02569665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Selosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.12.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLFKTZS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(01)00185-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150120076120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680603v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benziri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Battista-Leboeuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacome Pika" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.23604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n S&#225;nchez-Castro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivienne V. Gianinazzi-Pearson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Pablo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Chapuis-Lardy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02827451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL597N" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>