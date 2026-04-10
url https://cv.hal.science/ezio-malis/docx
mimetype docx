--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -485,209 +485,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Closed-Form Approach for Enhancing Efficiency in Pose Estimation from 3D Correspondences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Learning for Hybrid Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.1843-1850. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349954⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.7341-7348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3418271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360360v1</w:t>
+                <w:t xml:space="preserve">hal-04655040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Learning for Hybrid Visual Odometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Closed-Form Approach for Enhancing Efficiency in Pose Estimation from 3D Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (8), pp.7341-7348. </w:t>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.1843-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3418271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655040v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete closed-form and accurate solution to pose estimation from 3D correspondences</w:t>
               </w:r>
@@ -953,326 +953,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Direct Visual Tracking of Rigid and Deformable Surfaces Under Generic Illumination Changes in Grayscale and Color Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Real-time Quadrifocal Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-010-0324-z⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.245-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364909356601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653570v1</w:t>
+                <w:t xml:space="preserve">hal-00766839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Image-Based Visual Servoing With a Calibrated Camera in the Presence of Uncertainties in the Three-Dimensional Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (1), pp.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2009.2033332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Quadrifocal Visual Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">Unified Direct Visual Tracking of Rigid and Deformable Surfaces Under Generic Illumination Changes in Grayscale and Color Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.245-266. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), pp.84-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364909356601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-010-0324-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766839v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional mapping with time‐of‐flight cameras</w:t>
               </w:r>
@@ -1386,382 +1386,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Direct Approach to Visual SLAM</w:t>
+                <w:t xml:space="preserve">Efficient Homography-Based Tracking and 3-D Reconstruction for Single-Viewpoint Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">C. Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (5), pp.969-979. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2004829⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.1352-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2007941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653580v1</w:t>
+                <w:t xml:space="preserve">hal-04653584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficient E-3D Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.166-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15599610802301045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Homography-Based Tracking and 3-D Reconstruction for Single-Viewpoint Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Direct Approach to Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (6), pp.1352-1364. </w:t>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.969-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2007941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2004829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653584v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homography-based 2D Visual Tracking and Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1814,235 +1814,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous visual servoing despite the changes of visibility in image features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified approach to visual tracking and servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Perez-Vidal</w:t>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2005.855995⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654343v1</w:t>
+                <w:t xml:space="preserve">hal-04654316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified approach to visual tracking and servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous visual servoing despite the changes of visibility in image features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aracil-Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+                <w:t xml:space="preserve">C. Perez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (1), pp.39-52. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (6), pp.1214-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2005.855995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654316v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera-Intrinsic Parameters</w:t>
               </w:r>
@@ -2665,199 +2665,173 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Fusion for Robust Multi-Spectral Visual Servoing</w:t>
+                <w:t xml:space="preserve">Segment-Safe Control Barrier Functions for Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Fiasché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siddharth Singh Savner</w:t>
+                <w:t xml:space="preserve">Andrea Pagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ECC 2026 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539437v1</w:t>
+                <w:t xml:space="preserve">hal-05578359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on Relevant Road Users with Multi-Rules Reachable Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,532 +2846,485 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IV 2026 - IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhraseStereo: The First Open-Vocabulary Stereo Image Segmentation Dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-Based Fusion for Robust Multi-Spectral Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Campagnolo</w:t>
+                <w:t xml:space="preserve">Siddharth Singh Savner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision, ICCV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295464v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Signals: A Diverse Point Cloud Dataset for Heterogeneous LiDAR V2X Collaboration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Rules Reachability Analysis for Road Agents Using Graph-Based Maps and Real-Time Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj - Napoca, Romania. pp.119-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242214v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection and Model Update from Limited Query Data for Accurate Robot Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Larsen</w:t>
+                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2025 - 22nd International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China. pp.982-989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11247384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305364v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Rules Reachability Analysis for Road Agents Using Graph-Based Maps and Real-Time Kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Fossati</w:t>
+                <w:t xml:space="preserve">A Novel Framework For Robust Collaborative Perception Against Adversarial Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent vehicles symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042259v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Strategy for Connectivity Maintenance and Recovery in Heterogeneous Multi-Robot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Fiasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,807 +3339,846 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hang Zhou, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework For Robust Collaborative Perception Against Adversarial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+                <w:t xml:space="preserve">Hybrid Visual SLAM for Multi-session Precise Localization: Application to a Coastal Cliff in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent vehicles symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">ICAS 2025 - International Conference on Autonomic and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056870v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Improving Vulnerable Road-Users Detection through Hybrid Collaborative Perception and Detection Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Oubouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elwan Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11247384⟩</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold coast, Australia. pp.2338-2343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190809v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual SLAM for Multi-session Precise Localization: Application to a Coastal Cliff in Normandy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Navarro</w:t>
+                <w:t xml:space="preserve">BALO: A novel point-to-plane BAlanced Lidar Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2025 - International Conference on Autonomic and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895645v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Vulnerable Road-Users Detection through Hybrid Collaborative Perception and Detection Refinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+                <w:t xml:space="preserve">PhraseStereo: The First Open-Vocabulary Stereo Image Segmentation Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Gold coast, Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision, ICCV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242261v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BALO: A novel point-to-plane BAlanced Lidar Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Azzini</w:t>
+                <w:t xml:space="preserve">Change Detection and Model Update from Limited Query Data for Accurate Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">ICAR 2025 - 22nd International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055752v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-stage deep stereo network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixed Signals: A Diverse Point Cloud Dataset for Heterogeneous LiDAR V2X Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Z Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Lun Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348688v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Efficient 3D Object Detection For Road-Side Units</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-stage deep stereo network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Jeju Island (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538861v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4221,1010 +4187,1044 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2024 - 32th European signal processing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced ICP for precise lidar odometry from non bilateral correspondences</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Label-Efficient 3D Object Detection For Road-Side Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stephany Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Worrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Jeju Island, South Korea. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Island (South Korea), South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569087v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Study of Optimal Geometries for Cooperative Multi-Robot Localization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Balanced ICP for precise lidar odometry from non bilateral correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Matteo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV55156.2024.10588814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680132v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Spectral Visual Servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+                <w:t xml:space="preserve">Robustness Study of Optimal Geometries for Cooperative Multi-Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680374v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection and Model Update Framework for Accurate Long-Term Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Larsen</w:t>
+                <w:t xml:space="preserve">Multi-Spectral Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024: Standing the Test of Time Workshop - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733246v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-masks Generation for Increasing Robustness of Dense Direct Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziming Liu</w:t>
+                <w:t xml:space="preserve">Change Detection and Model Update Framework for Accurate Long-Term Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2023 - 26th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE-ITSS, Sep 2023, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">IROS 2024: Standing the Test of Time Workshop - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227583v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards autonomous robot navigation in human populated environments using an Universal SFM and parametrized MPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+                <w:t xml:space="preserve">Multi-masks Generation for Increasing Robustness of Dense Direct Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States</w:t>
+              <w:t xml:space="preserve">ITSC 2023 - 26th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-ITSS, Sep 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210032v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Dense Hybrid Stereo Visual Odometry Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziming Liu</w:t>
+                <w:t xml:space="preserve">Towards autonomous robot navigation in human populated environments using an Universal SFM and parametrized MPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2022 - 2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935158v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct approach to the self-calibration of omnidirectional cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
+                <w:t xml:space="preserve">A New Dense Hybrid Stereo Visual Odometry Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 12th International Conference on Computer Vision Workshops, ICCV Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Kyoto, France. pp.2149-2155, </w:t>
+              <w:t xml:space="preserve">IROS 2022 - 2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, KYOTO, Japan. pp.6998-7003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655106v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual tracking of planes with an uncalibrated central catadioptric camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.2999-3004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic estimation of homography transformations on the special linear group for visual servo control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5256,2699 +5256,2699 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1498-1503, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing from robust direct color image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.5450-5455, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME OBJECT DETECTION AND TRACKING FOR INDUSTRIAL APPLICATIONS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Grundmann</w:t>
+                <w:t xml:space="preserve">Direct approach to the self-calibration of omnidirectional cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0001074903370345⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE 12th International Conference on Computer Vision Workshops, ICCV Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, France. pp.2149-2155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654598v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Image Processing for Accurate Visual Odometry with Omnidirectional Cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL-TIME OBJECT DETECTION AND TRACKING FOR INDUSTRIAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Najafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grundmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yakup Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.337-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001074903370345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00325396v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi quadrifocal précis pour l`odométrie visuelle 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">Spherical Image Processing for Accurate Visual Odometry with Omnidirectional Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Amiens, France</w:t>
+              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357379v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00325396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Suivi quadrifocal précis pour l`odométrie visuelle 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654617v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstruction of Natural Underwater Scenes Using the Stereovision System IRIS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Quadrifocal Tracking for Robust 3D Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Allais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Perrier</w:t>
+                <w:t xml:space="preserve">A.I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2007 - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302315⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.40-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654726v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Quadri-focal Tracking for Robust 3D Visual Odometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Quadrifocal Tracking for Robust 3D Visual Odometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient unified approach to direct visual tracking of rigid and deformable surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363762⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.2729-2734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4398990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660518v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient unified approach to direct visual tracking of rigid and deformable surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight Into Efficient Image Registration Techniques and the Demons Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Perchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4398990⟩</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kerkrade, Netherlands. pp.495-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73273-0_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654615v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00165534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight Into Efficient Image Registration Techniques and the Demons Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
+                <w:t xml:space="preserve">An Efficient Direct Method for Improving visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73273-0_41⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.4090-4095, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00165534v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Direct Method for Improving visual SLAM</w:t>
+                <w:t xml:space="preserve">Real-time Visual Tracking under Arbitrary Illumination Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364107⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.382993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654727v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Visual Tracking under Arbitrary Illumination Changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">3D Reconstruction of Natural Underwater Scenes Using the Stereovision System IRIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.382993⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2007 - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654629v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homography-based Tracking for Central Catadioptric Cameras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+                <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.669-674, </w:t>
+              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1963-1968, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654776v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to vision-based robot control with omni-directional cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">Homography-based Tracking for Central Catadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641764⟩</w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.669-674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655016v1</w:t>
+                <w:t xml:space="preserve">hal-04654776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Multiple Planar Template Tracking for Central Catadioptric Cameras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+                <w:t xml:space="preserve">3D Heart Motion Estimation Using Endoscopic Monocular Vision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MCBMS 2006 - 6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.141-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.20.64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04654729v1</w:t>
+                <w:t xml:space="preserve">lirmm-00100317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Heart Motion Estimation Using Endoscopic Monocular Vision System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">Integration of Euclidean constraints in template based visual tracking of piecewise-planar scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCBMS 2006 - 6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1218-1223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00100317v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04657850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Euclidean constraints in template based visual tracking of piecewise-planar scenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments with robust estimation techniques in real-time robot vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China. pp.223-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04657850v1</w:t>
+                <w:t xml:space="preserve">inria-00350297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with robust estimation techniques in real-time robot vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach to vision-based robot control with omni-directional cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.526-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350297v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Stereovision Using Invariant Visual Servoing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Perrier</w:t>
+                <w:t xml:space="preserve">Constrained Multiple Planar Template Tracking for Central Catadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282640⟩</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Edinburgh, United Kingdom. pp.64.1-64.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.20.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655002v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing over unknown, unstructured, large-scale scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">Active Stereovision Using Invariant Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642339⟩</w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, France. pp.2326-2331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655003v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast central catadioptric line extraction, estimation, tracking and structure from motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Mei</w:t>
+                <w:t xml:space="preserve">Visual servoing over unknown, unstructured, large-scale scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Orlando, United States. pp.4142-4147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655001v1</w:t>
+                <w:t xml:space="preserve">hal-04655003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Robust Detection of Planar Regions in a Pair of Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Fast central catadioptric line extraction, estimation, tracking and structure from motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.49-54, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4774-4779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04654773v1</w:t>
+                <w:t xml:space="preserve">hal-04655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homography-based 2D visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">Real-time Robust Detection of Planar Regions in a Pair of Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655004v1</w:t>
+                <w:t xml:space="preserve">hal-04654773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Control for Car Platooning using Homography Decomposition *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Homography-based 2D visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.R. Azinheira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.2161-2166, </w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, France. pp.2397-2402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655026v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing based on an analytical homography decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-based Control for Car Platooning using Homography Decomposition *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vargas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ezio Malis</w:t>
+                <w:t xml:space="preserve">J.R. Azinheira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Seville, France. pp.5379-5384, </w:t>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.2161-2166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655021v1</w:t>
+                <w:t xml:space="preserve">hal-04655026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Selection and Stability Analysis of Invariant Visual Servoing with Weighted Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Reinoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8015,2947 +8015,3038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes robustes d'estimation pour la vision robotique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual servoing based on an analytical homography decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Marchand</w:t>
+                <w:t xml:space="preserve">M. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de la recherche en robotique, JNRR'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, France. pp.5379-5384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00351893v1</w:t>
+                <w:t xml:space="preserve">hal-04655021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time image-based tracking of planes using efficient second-order minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ezio Malis</w:t>
+                <w:t xml:space="preserve">Méthodes robustes d'estimation pour la vision robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales de la recherche en robotique, JNRR'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Guidel, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655006v1</w:t>
+                <w:t xml:space="preserve">inria-00351893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving vision-based control using efficient second-order minimization techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004. Proceedings. ICRA '04. 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, New Orleans, France. pp.1843-1848 Vol.2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean Reconstruction Independent on Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Sendai, Japan. pp.2313-2318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-calibration of the distortion of a zooming camera by matching points at different resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.2307-2312, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of central catadioptric image-based visual servoing to uncertainties on 3D parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1389-1394, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving the continuity of visual servoing despite changing image features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1383-1388, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing Techniques for Continuous Navigation of a Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcia-Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Reinoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Setúbal, Portugal. pp.343-348, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0001134903430348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncalibrated active affine reconstruction closing the loop by visual servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time image-based tracking of planes using efficient second-order minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003) (Cat. No.03CH37453)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.943-948, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1250678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647493v1</w:t>
+                <w:t xml:space="preserve">hal-04655006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of image-based visual servoing with respect to depth distribution errors</w:t>
+                <w:t xml:space="preserve">Uncalibrated active affine reconstruction closing the loop by visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation. IEEE ICRA 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003) (Cat. No.03CH37453)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, United States. pp.498-503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1250678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647494v1</w:t>
+                <w:t xml:space="preserve">hal-04647493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based control with respect to planar and non-planar objects using a zooming camera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness of image-based visual servoing with respect to depth distribution errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation. IEEE ICRA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.1056-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655035v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of vision-based robot control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-based control with respect to planar and non-planar objects using a zooming camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Naval Ship Design, Captain Computer IV Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Brest (FR), France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717118v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsics-free visual servoing with respect to straight lines</w:t>
+                <w:t xml:space="preserve">Survey of vision-based robot control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Naval Ship Design, Captain Computer IV Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Brest (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655009v1</w:t>
+                <w:t xml:space="preserve">hal-04717118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust features tracking for robotic applications: towards 2 1/2 D visual servoing with natural images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsics-free visual servoing with respect to straight lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Espiau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">J.-J. Borrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.574-579, </w:t>
+              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.384-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652111v1</w:t>
+                <w:t xml:space="preserve">hal-04655009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unified Approach to Model-Based and Model-Free Visual Servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust features tracking for robotic applications: towards 2 1/2 D visual servoing with natural images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-47979-1_29⟩</w:t>
+              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.574-579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655036v1</w:t>
+                <w:t xml:space="preserve">hal-04652111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based control invariant to camera intrinsic parameters: stability analysis and path tracking</w:t>
+                <w:t xml:space="preserve">An Unified Approach to Model-Based and Model-Free Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Copenhagen, Denmark. pp.433-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-47979-1_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04652110v1</w:t>
+                <w:t xml:space="preserve">hal-04655036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid vision-based robot control robust to large calibration errors on both intrinsic and extrinsic camera parameters</w:t>
+                <w:t xml:space="preserve">Vision-based control invariant to camera intrinsic parameters: stability analysis and path tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.217-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2001.7076373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655000v1</w:t>
+                <w:t xml:space="preserve">hal-04652110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based control using different cameras for learning the reference image and for servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSJ/IEEE International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Maui, United States. pp.1428-1433, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2001.977181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing invariant to changes in camera intrinsic parameters</w:t>
+                <w:t xml:space="preserve">Hybrid vision-based robot control robust to large calibration errors on both intrinsic and extrinsic camera parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth IEEE International Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.2898-2903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2001.7076373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2001.937592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04654996v1</w:t>
+                <w:t xml:space="preserve">hal-04655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Constraints between Collineations: Application to Self-Calibration from Unknown Planar Structures</w:t>
+                <w:t xml:space="preserve">Visual servoing invariant to changes in camera intrinsic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Dublin, Ireland. pp.610-624, </w:t>
+              <w:t xml:space="preserve">Eighth IEEE International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.704-709, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45053-X_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2001.937592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647438v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation and matching of planar contours for visual servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-view Constraints between Collineations: Application to Self-Calibration from Unknown Planar Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Cipolla</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 ICRA. IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846444⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Dublin, Ireland. pp.610-624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45053-X_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647446v1</w:t>
+                <w:t xml:space="preserve">hal-04647438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-cameras visual servoing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Boudet</w:t>
+                <w:t xml:space="preserve">Automatic segmentation and matching of planar contours for visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'00</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 ICRA. IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, San Francisco, France. pp.2753-2758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352160v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration of zooming cameras observing an unknown planar structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Cipolla</w:t>
+                <w:t xml:space="preserve">Multi-cameras visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, San Francisco, California, United States. pp.3183-3188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647435v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 1/2 D visual servoing: a possible solution to improve image-based and position-based visual servoings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Malis</w:t>
+                <w:t xml:space="preserve">Self-calibration of zooming cameras observing an unknown planar structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'00</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Barcelona, France. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2000.905281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352153v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collineation Estimation from Two Unmatched Views of an UnknownPlanar Contour for Visual Servoing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Cipolla</w:t>
+                <w:t xml:space="preserve">2 1/2 D visual servoing: a possible solution to improve image-based and position-based visual servoings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 1999</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, San Francisco, USA, United States. pp.630-635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647443v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D 1/2 visual servoing stability analysis with respect to camera calibration errors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Boudet</w:t>
+                <w:t xml:space="preserve">Collineation Estimation from Two Unmatched Views of an UnknownPlanar Contour for Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'98</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Machine Vision Conference 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Nottingham, United Kingdom. pp.23.1-23.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.13.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352555v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance based combination of visual and force control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ezio Malis</w:t>
+                <w:t xml:space="preserve">2D 1/2 visual servoing stability analysis with respect to camera calibration errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Victoria, Canada, Canada. pp.691-697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.1998.677418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647455v1</w:t>
+                <w:t xml:space="preserve">inria-00352555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning a coarse-calibrated camera with respect to an unknown object by 2D 1/2 visual servoing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+                <w:t xml:space="preserve">Impedance based combination of visual and force control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'98</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Leuven, France. pp.1743-1748, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1998.677418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352556v1</w:t>
+                <w:t xml:space="preserve">hal-04647455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D 1/2 visual servoing with respect to a planar object</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positioning a coarse-calibrated camera with respect to an unknown object by 2D 1/2 visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boudet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on New Trends in Image-based Robot Servoing, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Leuven, Belgium, Belgium. pp.1352-1359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717092v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Reduntant Robots at Singularities in Degenerate Directions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D 1/2 visual servoing with respect to a planar object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Boudet</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISM-IFTOMM Symposium on Theory and Practice of Robots and Manipulators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on New Trends in Image-based Robot Servoing, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654779v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning a Coarse-Calibrated Camera with Respect to an Unknown Planar Object by 2D 1/2 Visual Servoing</w:t>
+                <w:t xml:space="preserve">Control of Reduntant Robots at Singularities in Degenerate Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boudet</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAC Symposium on Robot Control (SYROCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)44310-2⟩</w:t>
+              <w:t xml:space="preserve">CISM-IFTOMM Symposium on Theory and Practice of Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Udine, Italy. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-2666-0_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655038v1</w:t>
+                <w:t xml:space="preserve">hal-04654779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Positioning a Coarse-Calibrated Camera with Respect to an Unknown Planar Object by 2D 1/2 Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAC Symposium on Robot Control (SYROCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Nantes, France. pp.497-503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)44310-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two New Algorithms for Forward and Inverse Kinematics under Degenerate Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10965,369 +11056,369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing for Beating Heart Surgery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Homography Dynamics on the Special Linear Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer London, 401, pp.133-150, 2010, Lecture Notes in Control and Information Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-089-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Hashimoto</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04655110v1</w:t>
+                <w:t xml:space="preserve">hal-04655112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Homography Dynamics on the Special Linear Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Servoing for Beating Heart Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Bachta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-84996-089-2_8⟩</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer London, 401, pp.91-114, 2010, Lecture Notes in Control and Information Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-089-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655112v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of Invariant Visual Servoing and Robustness to Parametric Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, 4, pp.265-280, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-36224-X_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11337,196 +11428,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper understanding of the homography decomposition for vision-based control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6303, INRIA. 2007, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00174036v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient unified approach to direct image registration of rigid and deformable surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6089, INRIA. 2007, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00123105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11539,284 +11630,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6265, INRIA. 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera Intrinsic Parameters</w:t>
+                <w:t xml:space="preserve">Euclidean Bundle Adjustment Independent on Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4309, INRIA. 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4377, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00072278v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Bundle Adjustment Independent on Camera Intrinsic Parameters</w:t>
+                <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-4377, INRIA. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4309, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00072211v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D 1/2 Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3387, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11826,100 +11917,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation et à la commande en asservissement visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Rennes 1, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04652091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11929,105 +12020,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based estimation and robot control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Nice Sophia Antipolis, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00411412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12095,51 +12186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE86C81E"/>
+    <w:nsid w:val="65F2B434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12326,51 +12417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ezio-malis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Paek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Kong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3418271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3240941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Silveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2190875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.693951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0324-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2033332" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan May" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Droeschel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802301045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2007941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907080252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SP8WNK03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Aracil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil-Santonja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez-Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.855995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Benhimane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.820847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipolla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836490302210004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1033217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783640122067444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008181530296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fiasch&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Singh Savner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fossati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242214v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Z Luo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Campbell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lun Chao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097553" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228241v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056870v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Azzini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348688v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Caesar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stephany Berrio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Shan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Worrall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569087v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588814" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935158v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981814" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar-Garibay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457546" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354470" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152384" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354423" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Najafi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grundmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Genc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001074903370345" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325396v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363762" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4398990" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vercauteren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Perchant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73273-0_41" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654727v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382993" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282553" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641764" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.20.64" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281859" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350297v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brandou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Allais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282640" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655003v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642339" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282348" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654773v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282189" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655004v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642061" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Azinheira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570433" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinoso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351893v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389474" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308092" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389753" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389590" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647488v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389589" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Aracil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Reinoso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azorin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aracil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001134903430348" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647493v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250678" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647494v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241732" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655035v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655009v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Borrelly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041419" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Espiau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013420" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47979-1_29" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652110v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013364" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655000v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076373" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652112v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.977181" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654996v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937592" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cipolla" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45053-X_39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846444" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352160v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647435v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905281" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352153v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.13.23" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352555v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647455v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.677418" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352556v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717092v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boudet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654779v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2666-0_37" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655038v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44310-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655104v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655110v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Hashimoto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNXTZ6RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CBJ9HHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655116v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36224-X_17" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FX6Z21VP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174036v3" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123105v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166417v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072278v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072211v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073302v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04652091v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ezio-malis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Paek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Kong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3418271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3240941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Silveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2190875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.693951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2033332" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0324-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan May" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Droeschel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhimane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2007941" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802301045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004829" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907080252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SP8WNK03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Benhimane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Aracil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil-Santonja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez-Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.855995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.820847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipolla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836490302210004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1033217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783640122067444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008181530296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05578359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fossati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fiasch&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Singh Savner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056870v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Azzini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Z Luo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Campbell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lun Chao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Caesar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stephany Berrio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Shan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Worrall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar-Garibay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152384" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354423" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Najafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grundmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Genc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001074903370345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363762" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4398990" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vercauteren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Perchant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73273-0_41" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382993" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302315" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399487" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282553" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281859" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641764" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.20.64" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brandou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642339" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282348" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642061" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Azinheira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570433" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinoso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308092" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389753" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389590" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389589" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Aracil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Reinoso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azorin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aracil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001134903430348" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389474" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647494v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Borrelly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Espiau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47979-1_29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013364" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652112v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.977181" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076373" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cipolla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45053-X_39" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647435v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905281" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647443v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.13.23" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.677418" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boudet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654779v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2666-0_37" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655038v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44310-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655112v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CBJ9HHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655110v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Hashimoto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNXTZ6RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36224-X_17" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FX6Z21VP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174036v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123105v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166417v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072211v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072278v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04652091v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411412v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>