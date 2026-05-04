--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -485,209 +485,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Learning for Hybrid Visual Odometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Closed-Form Approach for Enhancing Efficiency in Pose Estimation from 3D Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (8), pp.7341-7348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3418271⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.1843-1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655040v1</w:t>
+                <w:t xml:space="preserve">hal-04360360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Closed-Form Approach for Enhancing Efficiency in Pose Estimation from 3D Correspondences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Learning for Hybrid Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.1843-1850. </w:t>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.7341-7348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3418271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360360v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete closed-form and accurate solution to pose estimation from 3D correspondences</w:t>
               </w:r>
@@ -953,326 +953,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Quadrifocal Visual Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">Unified Direct Visual Tracking of Rigid and Deformable Surfaces Under Generic Illumination Changes in Grayscale and Color Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364909356601⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), pp.84-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-010-0324-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766839v1</w:t>
+                <w:t xml:space="preserve">hal-04653570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Image-Based Visual Servoing With a Calibrated Camera in the Presence of Uncertainties in the Three-Dimensional Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (1), pp.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2009.2033332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Direct Visual Tracking of Rigid and Deformable Surfaces Under Generic Illumination Changes in Grayscale and Color Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Real-time Quadrifocal Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 89 (1), pp.84-105. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.245-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-010-0324-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364909356601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653570v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional mapping with time‐of‐flight cameras</w:t>
               </w:r>
@@ -1386,382 +1386,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Homography-Based Tracking and 3-D Reconstruction for Single-Viewpoint Sensors</w:t>
+                <w:t xml:space="preserve">An Efficient Direct Approach to Visual SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (6), pp.1352-1364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2007941⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.969-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2004829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653584v1</w:t>
+                <w:t xml:space="preserve">hal-04653580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficient E-3D Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.166-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15599610802301045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Direct Approach to Visual SLAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Homography-Based Tracking and 3-D Reconstruction for Single-Viewpoint Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (5), pp.969-979. </w:t>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.1352-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2004829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2007941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653580v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homography-based 2D Visual Tracking and Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1814,235 +1814,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified approach to visual tracking and servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous visual servoing despite the changes of visibility in image features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aracil-Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.014⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (6), pp.1214-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2005.855995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654316v1</w:t>
+                <w:t xml:space="preserve">hal-04654343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous visual servoing despite the changes of visibility in image features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unified approach to visual tracking and servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perez-Vidal</w:t>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 21 (6), pp.1214-1220. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (1), pp.39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2005.855995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654343v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera-Intrinsic Parameters</w:t>
               </w:r>
@@ -2699,1405 +2699,1405 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment-Safe Control Barrier Functions for Model Predictive Control</w:t>
+                <w:t xml:space="preserve">Focus on Relevant Road Users with Multi-Rules Reachable Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pagnini</w:t>
+                <w:t xml:space="preserve">Monica Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2026 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">IEEE IV 2026 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578359v1</w:t>
+                <w:t xml:space="preserve">hal-05485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Relevant Road Users with Multi-Rules Reachable Sets</w:t>
+                <w:t xml:space="preserve">Learning-Based Fusion for Robust Multi-Spectral Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Fossati</w:t>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Singh Savner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IV 2026 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Detroit, United States</w:t>
+              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485918v1</w:t>
+                <w:t xml:space="preserve">hal-05539437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Fusion for Robust Multi-Spectral Visual Servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segment-Safe Control Barrier Functions for Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Singh Savner</w:t>
+                <w:t xml:space="preserve">Andrea Pagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ECC 2026 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539437v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Rules Reachability Analysis for Road Agents Using Graph-Based Maps and Real-Time Kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Fossati</w:t>
+                <w:t xml:space="preserve">PhraseStereo: The First Open-Vocabulary Stereo Image Segmentation Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Vision, ICCV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042259v1</w:t>
+                <w:t xml:space="preserve">hal-05295464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed Signals: A Diverse Point Cloud Dataset for Heterogeneous LiDAR V2X Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katie Z Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Lun Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Honolulu (Hawaii), USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190809v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework For Robust Collaborative Perception Against Adversarial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+                <w:t xml:space="preserve">Change Detection and Model Update from Limited Query Data for Accurate Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent vehicles symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">ICAR 2025 - 22nd International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056870v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Strategy for Connectivity Maintenance and Recovery in Heterogeneous Multi-Robot Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+                <w:t xml:space="preserve">Multi-Rules Reachability Analysis for Road Agents Using Graph-Based Maps and Real-Time Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj - Napoca, Romania. pp.119-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228241v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual SLAM for Multi-session Precise Localization: Application to a Coastal Cliff in Normandy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Navarro</w:t>
+                <w:t xml:space="preserve">A Novel Framework For Robust Collaborative Perception Against Adversarial Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2025 - International Conference on Autonomic and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lisbone, Portugal</w:t>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent vehicles symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895645v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Vulnerable Road-Users Detection through Hybrid Collaborative Perception and Detection Refinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+                <w:t xml:space="preserve">A Novel Strategy for Connectivity Maintenance and Recovery in Heterogeneous Multi-Robot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hang Zhou, China, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242261v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BALO: A novel point-to-plane BAlanced Lidar Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Azzini</w:t>
+                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China. pp.982-989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11247384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055752v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhraseStereo: The First Open-Vocabulary Stereo Image Segmentation Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Campagnolo</w:t>
+                <w:t xml:space="preserve">Hybrid Visual SLAM for Multi-session Precise Localization: Application to a Coastal Cliff in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision, ICCV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ICAS 2025 - International Conference on Autonomic and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295464v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection and Model Update from Limited Query Data for Accurate Robot Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Larsen</w:t>
+                <w:t xml:space="preserve">Improving Vulnerable Road-Users Detection through Hybrid Collaborative Perception and Detection Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Oubouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elwan Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2025 - 22nd International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold coast, Australia. pp.2338-2343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305364v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Signals: A Diverse Point Cloud Dataset for Heterogeneous LiDAR V2X Collaboration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BALO: A novel point-to-plane BAlanced Lidar Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Lun Chao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Azzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Honolulu (Hawaii), USA, United States</w:t>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242214v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-stage deep stereo network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,502 +4142,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ezio Malis</w:t>
+                <w:t xml:space="preserve">Label-Efficient 3D Object Detection For Road-Side Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipe Martinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holger Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stephany Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Worrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32th European signal processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Island (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691850v1</w:t>
+                <w:t xml:space="preserve">hal-04538861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Efficient 3D Object Detection For Road-Side Units</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mao Shan</w:t>
+                <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Worrall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philipe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Jeju Island (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32th European signal processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538861v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced ICP for precise lidar odometry from non bilateral correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Azzini</w:t>
+                <w:t xml:space="preserve">Robustness Study of Optimal Geometries for Cooperative Multi-Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Abou Dabi, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569087v1</w:t>
+                <w:t xml:space="preserve">hal-04680132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Study of Optimal Geometries for Cooperative Multi-Robot Localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Balanced ICP for precise lidar odometry from non bilateral correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV55156.2024.10588814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680132v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Spectral Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Fiasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4688,90 +4688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change Detection and Model Update Framework for Accurate Long-Term Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2024: Standing the Test of Time Workshop - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4796,51 +4796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-masks Generation for Increasing Robustness of Dense Direct Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4891,51 +4891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous robot navigation in human populated environments using an Universal SFM and parametrized MPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Fiasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Dense Hybrid Stereo Visual Odometry Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,460 +5084,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tracking of planes with an uncalibrated central catadioptric camera</w:t>
+                <w:t xml:space="preserve">Direct approach to the self-calibration of omnidirectional cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.2999-3004, </w:t>
+              <w:t xml:space="preserve">2009 IEEE 12th International Conference on Computer Vision Workshops, ICCV Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, France. pp.2149-2155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654561v1</w:t>
+                <w:t xml:space="preserve">hal-04655106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic estimation of homography transformations on the special linear group for visual servo control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual tracking of planes with an uncalibrated central catadioptric camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1498-1503, </w:t>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.2999-3004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647499v1</w:t>
+                <w:t xml:space="preserve">hal-04654561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing from robust direct color image registration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic estimation of homography transformations on the special linear group for visual servo control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.5450-5455, </w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1498-1503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654572v1</w:t>
+                <w:t xml:space="preserve">hal-04647499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct approach to the self-calibration of omnidirectional cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
+                <w:t xml:space="preserve">Visual servoing from robust direct color image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 12th International Conference on Computer Vision Workshops, ICCV Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Kyoto, France. pp.2149-2155, </w:t>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.5450-5455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655106v1</w:t>
+                <w:t xml:space="preserve">hal-04654572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REAL-TIME OBJECT DETECTION AND TRACKING FOR INDUSTRIAL APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesam Najafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,51 +5653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5722,77 +5722,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi quadrifocal précis pour l`odométrie visuelle 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5811,923 +5811,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Quadrifocal Tracking for Robust 3D Visual Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.I. Comport</w:t>
+                <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363762⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1963-1968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660518v1</w:t>
+                <w:t xml:space="preserve">hal-04654617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Quadri-focal Tracking for Robust 3D Visual Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">3D Reconstruction of Natural Underwater Scenes Using the Stereovision System IRIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2007 - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357382v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient unified approach to direct visual tracking of rigid and deformable surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate Quadri-focal Tracking for Robust 3D Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654615v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight Into Efficient Image Registration Techniques and the Demons Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
+                <w:t xml:space="preserve">Accurate Quadrifocal Tracking for Robust 3D Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73273-0_41⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.40-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00165534v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Direct Method for Improving visual SLAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Insight Into Efficient Image Registration Techniques and the Demons Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Perchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364107⟩</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kerkrade, Netherlands. pp.495-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73273-0_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654727v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00165534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Visual Tracking under Arbitrary Illumination Changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An efficient unified approach to direct visual tracking of rigid and deformable surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.382993⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.2729-2734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4398990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654629v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstruction of Natural Underwater Scenes Using the Stereovision System IRIS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Perrier</w:t>
+                <w:t xml:space="preserve">An Efficient Direct Method for Improving visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2007 - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.4090-4095, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654726v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
+                <w:t xml:space="preserve">Real-time Visual Tracking under Arbitrary Illumination Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1963-1968, </w:t>
+              <w:t xml:space="preserve">2007 IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2007.382993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654617v1</w:t>
+                <w:t xml:space="preserve">hal-04654629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homography-based Tracking for Central Catadioptric Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.669-674, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6755,533 +6755,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Heart Motion Estimation Using Endoscopic Monocular Vision System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">A new approach to vision-based robot control with omni-directional cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCBMS 2006 - 6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.526-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00100317v1</w:t>
+                <w:t xml:space="preserve">hal-04655016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Euclidean constraints in template based visual tracking of piecewise-planar scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Constrained Multiple Planar Template Tracking for Central Catadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281859⟩</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Edinburgh, United Kingdom. pp.64.1-64.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.20.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657850v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with robust estimation techniques in real-time robot vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Heart Motion Estimation Using Endoscopic Monocular Vision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Beijing, China. pp.223-228</w:t>
+              <w:t xml:space="preserve">MCBMS 2006 - 6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350297v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00100317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to vision-based robot control with omni-directional cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">Integration of Euclidean constraints in template based visual tracking of piecewise-planar scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.526-531, </w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1218-1223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655016v1</w:t>
+                <w:t xml:space="preserve">hal-04657850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Multiple Planar Template Tracking for Central Catadioptric Cameras</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments with robust estimation techniques in real-time robot vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China. pp.223-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654729v1</w:t>
+                <w:t xml:space="preserve">inria-00350297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Stereovision Using Invariant Visual Servoing</w:t>
               </w:r>
@@ -7319,51 +7319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, France. pp.2326-2331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7391,222 +7391,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing over unknown, unstructured, large-scale scenes</w:t>
+                <w:t xml:space="preserve">Homography-based 2D visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Orlando, United States. pp.4142-4147, </w:t>
+              <w:t xml:space="preserve">, May 2006, Orlando, France. pp.2397-2402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655003v1</w:t>
+                <w:t xml:space="preserve">hal-04655004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast central catadioptric line extraction, estimation, tracking and structure from motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Mei</w:t>
+                <w:t xml:space="preserve">Visual servoing over unknown, unstructured, large-scale scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4774-4779, </w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Orlando, United States. pp.4142-4147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655001v1</w:t>
+                <w:t xml:space="preserve">hal-04655003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Robust Detection of Planar Regions in a Pair of Images</w:t>
               </w:r>
@@ -7618,51 +7618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7690,174 +7690,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homography-based 2D visual servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">Fast central catadioptric line extraction, estimation, tracking and structure from motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, France. pp.2397-2402, </w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4774-4779, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655004v1</w:t>
+                <w:t xml:space="preserve">hal-04655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based Control for Car Platooning using Homography Decomposition *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Azinheira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7904,51 +7904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Selection and Stability Analysis of Invariant Visual Servoing with Weighted Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Reinoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,724 +8188,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00351893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving vision-based control using efficient second-order minimization techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time image-based tracking of planes using efficient second-order minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004. Proceedings. ICRA '04. 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, New Orleans, France. pp.1843-1848 Vol.2, </w:t>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.943-948, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647489v1</w:t>
+                <w:t xml:space="preserve">hal-04655006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Reconstruction Independent on Camera Intrinsic Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-calibration of the distortion of a zooming camera by matching points at different resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.2307-2312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094763v1</w:t>
+                <w:t xml:space="preserve">hal-04655005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration of the distortion of a zooming camera by matching points at different resolutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclidean Reconstruction Independent on Camera Intrinsic Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sendai, Japan. pp.2313-2318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655005v1</w:t>
+                <w:t xml:space="preserve">hal-00094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of central catadioptric image-based visual servoing to uncertainties on 3D parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving vision-based control using efficient second-order minimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1389-1394, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004. Proceedings. ICRA '04. 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, France. pp.1843-1848 Vol.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647483v1</w:t>
+                <w:t xml:space="preserve">hal-04647489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the continuity of visual servoing despite changing image features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.M. Garcia</w:t>
+                <w:t xml:space="preserve">Robustness of central catadioptric image-based visual servoing to uncertainties on 3D parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1383-1388, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389589⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1389-1394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647488v1</w:t>
+                <w:t xml:space="preserve">hal-04647483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing Techniques for Continuous Navigation of a Mobile Robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose Azorin</w:t>
+                <w:t xml:space="preserve">Preserving the continuity of visual servoing despite changing image features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0001134903430348⟩</w:t>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1383-1388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647487v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time image-based tracking of planes using efficient second-order minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+                <w:t xml:space="preserve">Visual Servoing Techniques for Continuous Navigation of a Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcia-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Reinoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Azorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.943-948, </w:t>
+              <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Setúbal, Portugal. pp.343-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0001134903430348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655006v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncalibrated active affine reconstruction closing the loop by visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003) (Cat. No.03CH37453)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Las Vegas, United States. pp.498-503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8952,51 +8952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of image-based visual servoing with respect to depth distribution errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation. IEEE ICRA 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.1056-1061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9030,51 +9030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based control with respect to planar and non-planar objects using a zooming camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9207,51 +9207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Borrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.384-389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9311,51 +9311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Washington, United States. pp.574-579, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9539,183 +9539,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based control using different cameras for learning the reference image and for servoing</w:t>
+                <w:t xml:space="preserve">Hybrid vision-based robot control robust to large calibration errors on both intrinsic and extrinsic camera parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSJ/IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Maui, United States. pp.1428-1433, </w:t>
+              <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.2898-2903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2001.977181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2001.7076373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652112v1</w:t>
+                <w:t xml:space="preserve">hal-04655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid vision-based robot control robust to large calibration errors on both intrinsic and extrinsic camera parameters</w:t>
+                <w:t xml:space="preserve">Vision-based control using different cameras for learning the reference image and for servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.2898-2903, </w:t>
+              <w:t xml:space="preserve">RSJ/IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Maui, United States. pp.1428-1433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2001.7076373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2001.977181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655000v1</w:t>
+                <w:t xml:space="preserve">hal-04652112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual servoing invariant to changes in camera intrinsic parameters</w:t>
               </w:r>
@@ -11402,222 +11402,447 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SENSE: Stereo OpEN Vocabulary SEmantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient closed-form approaches for pose estimation using Sylvester forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Vráblíková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper understanding of the homography decomposition for vision-based control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6303, INRIA. 2007, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00174036v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient unified approach to direct image registration of rigid and deformable surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6089, INRIA. 2007, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00123105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11630,214 +11855,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6265, INRIA. 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Bundle Adjustment Independent on Camera Intrinsic Parameters</w:t>
+                <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-4377, INRIA. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4309, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00072211v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera Intrinsic Parameters</w:t>
+                <w:t xml:space="preserve">Euclidean Bundle Adjustment Independent on Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4309, INRIA. 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4377, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00072278v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D 1/2 Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11863,51 +12088,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3387, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11917,100 +12142,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation et à la commande en asservissement visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Rennes 1, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04652091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12020,105 +12245,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based estimation and robot control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Nice Sophia Antipolis, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00411412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12186,51 +12411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F2B434"/>
+    <w:nsid w:val="46DA51ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12417,51 +12642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ezio-malis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Paek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Kong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3418271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3240941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Silveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2190875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.693951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2033332" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0324-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan May" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Droeschel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653584v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhimane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2007941" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802301045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004829" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907080252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SP8WNK03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Benhimane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Aracil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil-Santonja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez-Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.855995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.820847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipolla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836490302210004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1033217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783640122067444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008181530296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05578359v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fossati" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fiasch&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Singh Savner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056870v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Azzini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242214v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Z Luo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Campbell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lun Chao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Caesar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stephany Berrio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Shan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Worrall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588814" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar-Garibay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354470" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152384" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354423" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Najafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grundmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Genc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001074903370345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363762" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4398990" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vercauteren" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Perchant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73273-0_41" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364107" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382993" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302315" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399487" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282553" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657850v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281859" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641764" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654729v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.20.64" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brandou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642339" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282348" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655004v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642061" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Azinheira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570433" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinoso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308092" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389753" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389590" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647488v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389589" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Aracil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Reinoso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azorin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aracil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001134903430348" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389474" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647494v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Borrelly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Espiau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47979-1_29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013364" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652112v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.977181" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655000v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076373" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cipolla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45053-X_39" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647435v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905281" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647443v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.13.23" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.677418" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boudet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654779v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2666-0_37" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655038v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44310-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655112v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CBJ9HHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655110v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Hashimoto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNXTZ6RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36224-X_17" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FX6Z21VP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174036v3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123105v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166417v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072211v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072278v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073302v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04652091v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411412v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ezio-malis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Paek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Kong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3418271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3240941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Silveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2190875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.693951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0324-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2033332" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan May" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Droeschel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802301045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2007941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907080252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SP8WNK03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Aracil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil-Santonja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez-Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.855995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Benhimane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.820847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipolla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836490302210004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1033217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783640122067444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008181530296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fossati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fiasch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Singh Savner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05578359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Z Luo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Campbell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lun Chao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097553" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056870v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Azzini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Caesar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stephany Berrio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Shan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Worrall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588814" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar-Garibay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457546" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354470" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152384" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354423" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Najafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grundmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Genc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001074903370345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399487" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302315" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363762" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vercauteren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Perchant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73273-0_41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4398990" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382993" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282553" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641764" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.20.64" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281859" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brandou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642339" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282348" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Azinheira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570433" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinoso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389474" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389753" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308092" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389590" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647488v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Garcia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389589" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Aracil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Reinoso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azorin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aracil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001134903430348" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647494v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Borrelly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Espiau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47979-1_29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013364" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076373" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.977181" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cipolla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45053-X_39" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647435v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905281" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647443v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.13.23" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.677418" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boudet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654779v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2666-0_37" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655038v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44310-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655112v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CBJ9HHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655110v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Hashimoto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNXTZ6RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36224-X_17" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FX6Z21VP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vr&#225;bl&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174036v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123105v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166417v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072278v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04652091v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>