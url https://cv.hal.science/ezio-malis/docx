--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -485,209 +485,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Closed-Form Approach for Enhancing Efficiency in Pose Estimation from 3D Correspondences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Learning for Hybrid Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.1843-1850. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349954⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9 (8), pp.7341-7348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3418271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360360v1</w:t>
+                <w:t xml:space="preserve">hal-04655040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Learning for Hybrid Visual Odometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Closed-Form Approach for Enhancing Efficiency in Pose Estimation from 3D Correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (8), pp.7341-7348. </w:t>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.1843-1850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3418271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3349954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655040v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete closed-form and accurate solution to pose estimation from 3D correspondences</w:t>
               </w:r>
@@ -953,326 +953,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified Direct Visual Tracking of Rigid and Deformable Surfaces Under Generic Illumination Changes in Grayscale and Color Images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robustness of Image-Based Visual Servoing With a Calibrated Camera in the Presence of Uncertainties in the Three-Dimensional Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11263-010-0324-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2009.2033332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653570v1</w:t>
+                <w:t xml:space="preserve">hal-04647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of Image-Based Visual Servoing With a Calibrated Camera in the Presence of Uncertainties in the Three-Dimensional Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Quadrifocal Visual Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2009.2033332⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.245-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364909356601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647532v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Quadrifocal Visual Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">Unified Direct Visual Tracking of Rigid and Deformable Surfaces Under Generic Illumination Changes in Grayscale and Color Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (2), pp.245-266. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), pp.84-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364909356601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-010-0324-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766839v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional mapping with time‐of‐flight cameras</w:t>
               </w:r>
@@ -1386,382 +1386,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Direct Approach to Visual SLAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">The Efficient E-3D Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2004829⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.166-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15599610802301045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653580v1</w:t>
+                <w:t xml:space="preserve">hal-04653582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficient E-3D Visual Servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Efficient Homography-Based Tracking and 3-D Reconstruction for Single-Viewpoint Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15599610802301045⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.1352-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2007941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653582v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Homography-Based Tracking and 3-D Reconstruction for Single-Viewpoint Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Direct Approach to Visual SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (6), pp.1352-1364. </w:t>
+              <w:t xml:space="preserve">, 2008, 24 (5), pp.969-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2007941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2004829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653584v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homography-based 2D Visual Tracking and Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1814,235 +1814,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous visual servoing despite the changes of visibility in image features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified approach to visual tracking and servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Perez-Vidal</w:t>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2005.855995⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (1), pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654343v1</w:t>
+                <w:t xml:space="preserve">hal-04654316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified approach to visual tracking and servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous visual servoing despite the changes of visibility in image features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aracil-Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+                <w:t xml:space="preserve">C. Perez-Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (1), pp.39-52. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (6), pp.1214-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2005.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2005.855995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654316v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera-Intrinsic Parameters</w:t>
               </w:r>
@@ -2665,8388 +2665,8565 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00352542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (84)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on Relevant Road Users with Multi-Rules Reachable Sets</w:t>
+                <w:t xml:space="preserve">Introducing Sylvester Forms to Robotics: Efficient Closed-Form Pose Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Fossati</w:t>
+                <w:t xml:space="preserve">Jana Vráblíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IV 2026 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Detroit, United States</w:t>
+              <w:t xml:space="preserve">ICRA 2026 - Workshop on "Geometry in the Age of Data‑Driven Robotics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485918v1</w:t>
+                <w:t xml:space="preserve">hal-05627248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Fusion for Robust Multi-Spectral Visual Servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on Relevant Road Users with Multi-Rules Reachable Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Singh Savner</w:t>
+                <w:t xml:space="preserve">Monica Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IEEE IV 2026 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539437v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment-Safe Control Barrier Functions for Model Predictive Control</w:t>
+                <w:t xml:space="preserve">Learning-Based Fusion for Robust Multi-Spectral Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pagnini</w:t>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Singh Savner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2026 - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
+              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578359v1</w:t>
+                <w:t xml:space="preserve">hal-05539437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhraseStereo: The First Open-Vocabulary Stereo Image Segmentation Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Campagnolo</w:t>
+                <w:t xml:space="preserve">Segment-Safe Control Barrier Functions for Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision, ICCV 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ECC 2026 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295464v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Signals: A Diverse Point Cloud Dataset for Heterogeneous LiDAR V2X Collaboration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lie Group Error Coordinates for Symmetry-Aware Reinforcement Learning applied to Quadrotor Low-Level Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Honolulu (Hawaii), USA, United States</w:t>
+              <w:t xml:space="preserve">ICRA 2026 - Workshop on "Geometry in the Age of Data‑Driven Robotics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242214v1</w:t>
+                <w:t xml:space="preserve">hal-05627049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection and Model Update from Limited Query Data for Accurate Robot Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Larsen</w:t>
+                <w:t xml:space="preserve">Multi-Rules Reachability Analysis for Road Agents Using Graph-Based Maps and Real-Time Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2025 - 22nd International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj - Napoca, Romania. pp.119-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305364v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Rules Reachability Analysis for Road Agents Using Graph-Based Maps and Real-Time Kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Fossati</w:t>
+                <w:t xml:space="preserve">A Novel Framework For Robust Collaborative Perception Against Adversarial Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent vehicles symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042259v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework For Robust Collaborative Perception Against Adversarial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+                <w:t xml:space="preserve">A Novel Strategy for Connectivity Maintenance and Recovery in Heterogeneous Multi-Robot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent vehicles symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hang Zhou, China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056870v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Strategy for Connectivity Maintenance and Recovery in Heterogeneous Multi-Robot Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Hang Zhou, China, China</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China. pp.982-989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11247384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228241v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Hybrid Visual SLAM for Multi-session Precise Localization: Application to a Coastal Cliff in Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAS 2025 - International Conference on Autonomic and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lisbone, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190809v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual SLAM for Multi-session Precise Localization: Application to a Coastal Cliff in Normandy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Navarro</w:t>
+                <w:t xml:space="preserve">Improving Vulnerable Road-Users Detection through Hybrid Collaborative Perception and Detection Refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Oubouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elwan Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2025 - International Conference on Autonomic and Autonomous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gold coast, Australia. pp.2338-2343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC60802.2025.11423004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895645v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Vulnerable Road-Users Detection through Hybrid Collaborative Perception and Detection Refinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+                <w:t xml:space="preserve">BALO: A novel point-to-plane BAlanced Lidar Odometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Intelligent Transportation Systems (ITSC 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242261v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BALO: A novel point-to-plane BAlanced Lidar Odometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Azzini</w:t>
+                <w:t xml:space="preserve">PhraseStereo: The First Open-Vocabulary Stereo Image Segmentation Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2025 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision, ICCV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055752v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-stage deep stereo network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixed Signals: A Diverse Point Cloud Dataset for Heterogeneous LiDAR V2X Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Z Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Lun Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ICCV 2025 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348688v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Efficient 3D Object Detection For Road-Side Units</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change Detection and Model Update from Limited Query Data for Accurate Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Caesar</w:t>
+                <w:t xml:space="preserve">Stefan Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Stephany Berrio</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Jeju Island (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">ICAR 2025 - 22nd International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538861v1</w:t>
+                <w:t xml:space="preserve">hal-05305364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphael Antoine</w:t>
+                <w:t xml:space="preserve">One-stage deep stereo network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipe Martinet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024 - 32th European signal processing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691850v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Study of Optimal Geometries for Cooperative Multi-Robot Localization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Label-Efficient 3D Object Detection For Road-Side Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quan Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Caesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stephany Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Worrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Abou Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Island (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680132v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced ICP for precise lidar odometry from non bilateral correspondences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Azzini</w:t>
+                <w:t xml:space="preserve">Towards autonomous robotic structure inspection with dense-direct visual-SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024 - 32th European signal processing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV55156.2024.10588814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04569087v1</w:t>
+                <w:t xml:space="preserve">hal-04691850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Spectral Visual Servoing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+                <w:t xml:space="preserve">Balanced ICP for precise lidar odometry from non bilateral correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Azzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2024 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Island, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV55156.2024.10588814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680374v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change Detection and Model Update Framework for Accurate Long-Term Localization</w:t>
+                <w:t xml:space="preserve">Robustness Study of Optimal Geometries for Cooperative Multi-Robot Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Larsen</w:t>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2024: Standing the Test of Time Workshop - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733246v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-masks Generation for Increasing Robustness of Dense Direct Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziming Liu</w:t>
+                <w:t xml:space="preserve">Multi-Spectral Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2023 - 26th IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE-ITSS, Sep 2023, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227583v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards autonomous robot navigation in human populated environments using an Universal SFM and parametrized MPC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Change Detection and Model Update Framework for Accurate Long-Term Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mustapha Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States</w:t>
+              <w:t xml:space="preserve">IROS 2024: Standing the Test of Time Workshop - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210032v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Dense Hybrid Stereo Visual Odometry Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-masks Generation for Increasing Robustness of Dense Direct Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2022 - 2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITSC 2023 - 26th IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-ITSS, Sep 2023, Bilbao, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935158v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct approach to the self-calibration of omnidirectional cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
+                <w:t xml:space="preserve">Towards autonomous robot navigation in human populated environments using an Universal SFM and parametrized MPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Fiasché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 12th International Conference on Computer Vision Workshops, ICCV Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit (MI), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655106v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tracking of planes with an uncalibrated central catadioptric camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
+                <w:t xml:space="preserve">A New Dense Hybrid Stereo Visual Odometry Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziming Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mei</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354470⟩</w:t>
+              <w:t xml:space="preserve">IROS 2022 - 2022 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, KYOTO, Japan. pp.6998-7003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9981814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654561v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic estimation of homography transformations on the special linear group for visual servo control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual tracking of planes with an uncalibrated central catadioptric camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1498-1503, </w:t>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.2999-3004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647499v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing from robust direct color image registration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic estimation of homography transformations on the special linear group for visual servo control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mahony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.5450-5455, </w:t>
+              <w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1498-1503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654572v1</w:t>
+                <w:t xml:space="preserve">hal-04647499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME OBJECT DETECTION AND TRACKING FOR INDUSTRIAL APPLICATIONS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Grundmann</w:t>
+                <w:t xml:space="preserve">Visual servoing from robust direct color image registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0001074903370345⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, France. pp.5450-5455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654598v1</w:t>
+                <w:t xml:space="preserve">hal-04654572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Image Processing for Accurate Visual Odometry with Omnidirectional Cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
+                <w:t xml:space="preserve">Direct approach to the self-calibration of omnidirectional cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salazar-Garibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE 12th International Conference on Computer Vision Workshops, ICCV Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, France. pp.2149-2155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2009.5457546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00325396v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi quadrifocal précis pour l`odométrie visuelle 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew I. Comport</w:t>
+                <w:t xml:space="preserve">REAL-TIME OBJECT DETECTION AND TRACKING FOR INDUSTRIAL APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesam Najafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Grundmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakup Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, Portugal. pp.337-345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001074903370345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357379v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Spherical Image Processing for Accurate Visual Odometry with Omnidirectional Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th Workshop on Omnidirectional Vision, Camera Networks and Non-classical Cameras - OMNIVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rahul Swaminathan and Vincenzo Caglioti and Antonis Argyros, Oct 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04654617v1</w:t>
+                <w:t xml:space="preserve">inria-00325396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Reconstruction of Natural Underwater Scenes Using the Stereovision System IRIS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Perrier</w:t>
+                <w:t xml:space="preserve">Suivi quadrifocal précis pour l`odométrie visuelle 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2007 - Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654726v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Quadri-focal Tracking for Robust 3D Visual Odometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Quadrifocal Tracking for Robust 3D Visual Odometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Comport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.40-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight Into Efficient Image Registration Techniques and the Demons Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Perchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kerkrade, Netherlands. pp.495-506, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73273-0_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00165534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient unified approach to direct visual tracking of rigid and deformable surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.2729-2734, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2007.4398990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Direct Method for Improving visual SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.4090-4095, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.364107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Visual Tracking under Arbitrary Illumination Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 IEEE Conference on Computer Vision and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Minneapolis, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR.2007.382993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homography-based Tracking for Central Catadioptric Cameras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+                <w:t xml:space="preserve">3D Reconstruction of Natural Underwater Scenes Using the Stereovision System IRIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282553⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2007 - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aberdeen, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2007.4302315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654776v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to vision-based robot control with omni-directional cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641764⟩</w:t>
+              <w:t xml:space="preserve">2007 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. pp.1963-1968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655016v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Multiple Planar Template Tracking for Central Catadioptric Cameras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Homography-based Tracking for Central Catadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Edinburgh, United Kingdom. pp.64.1-64.10, </w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.669-674, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.20.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654729v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Heart Motion Estimation Using Endoscopic Monocular Vision System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">A new approach to vision-based robot control with omni-directional cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCBMS 2006 - 6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.526-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00100317v1</w:t>
+                <w:t xml:space="preserve">hal-04655016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Euclidean constraints in template based visual tracking of piecewise-planar scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Constrained Multiple Planar Template Tracking for Central Catadioptric Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281859⟩</w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Edinburgh, United Kingdom. pp.64.1-64.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5244/C.20.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04657850v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments with robust estimation techniques in real-time robot vision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Heart Motion Estimation Using Endoscopic Monocular Vision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Triboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Beijing, China. pp.223-228</w:t>
+              <w:t xml:space="preserve">MCBMS 2006 - 6th IFAC Symposium on Modeling and Control in Biomedical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims, France. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00350297v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00100317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Stereovision Using Invariant Visual Servoing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Perrier</w:t>
+                <w:t xml:space="preserve">Integration of Euclidean constraints in template based visual tracking of piecewise-planar scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Beijing, France. pp.2326-2331, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282640⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1218-1223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655002v1</w:t>
+                <w:t xml:space="preserve">hal-04657850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homography-based 2D visual servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments with robust estimation techniques in real-time robot vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China. pp.223-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655004v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00350297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing over unknown, unstructured, large-scale scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Silveira</w:t>
+                <w:t xml:space="preserve">Active Stereovision Using Invariant Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Orlando, United States. pp.4142-4147, </w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, France. pp.2326-2331, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655003v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Robust Detection of Planar Regions in a Pair of Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldo Silveira</w:t>
+                <w:t xml:space="preserve">Homography-based 2D visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.49-54, </w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, France. pp.2397-2402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654773v1</w:t>
+                <w:t xml:space="preserve">hal-04655004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast central catadioptric line extraction, estimation, tracking and structure from motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Mei</w:t>
+                <w:t xml:space="preserve">Visual servoing over unknown, unstructured, large-scale scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4774-4779, </w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Robotics and Automation, 2006. ICRA 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Orlando, United States. pp.4142-4147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1642339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655001v1</w:t>
+                <w:t xml:space="preserve">hal-04655003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Control for Car Platooning using Homography Decomposition *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Benhimane</w:t>
+                <w:t xml:space="preserve">Real-time Robust Detection of Planar Regions in a Pair of Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.R. Azinheira</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570433⟩</w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.49-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655026v1</w:t>
+                <w:t xml:space="preserve">hal-04654773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters Selection and Stability Analysis of Invariant Visual Servoing with Weighted Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Reinoso</w:t>
+                <w:t xml:space="preserve">Fast central catadioptric line extraction, estimation, tracking and structure from motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570650⟩</w:t>
+              <w:t xml:space="preserve">2006 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4774-4779, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655028v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing based on an analytical homography decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Vargas</w:t>
+                <w:t xml:space="preserve">Vision-based Control for Car Platooning using Homography Decomposition *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Azinheira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583017⟩</w:t>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.2161-2166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655021v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes robustes d'estimation pour la vision robotique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Marchand</w:t>
+                <w:t xml:space="preserve">Parameters Selection and Stability Analysis of Invariant Visual Servoing with Weighted Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garcia-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Reinoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de la recherche en robotique, JNRR'05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.3492-3497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00351893v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time image-based tracking of planes using efficient second-order minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selim Benhimane</w:t>
+                <w:t xml:space="preserve">Visual servoing based on an analytical homography decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.943-948, </w:t>
+              <w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Seville, France. pp.5379-5384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2005.1583017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655006v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration of the distortion of a zooming camera by matching points at different resolutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ezio Malis</w:t>
+                <w:t xml:space="preserve">Méthodes robustes d'estimation pour la vision robotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales de la recherche en robotique, JNRR'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Guidel, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655005v1</w:t>
+                <w:t xml:space="preserve">inria-00351893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Reconstruction Independent on Camera Intrinsic Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-calibration of the distortion of a zooming camera by matching points at different resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.2307-2312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094763v1</w:t>
+                <w:t xml:space="preserve">hal-04655005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving vision-based control using efficient second-order minimization techniques</w:t>
+                <w:t xml:space="preserve">Euclidean Reconstruction Independent on Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004. Proceedings. ICRA '04. 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sendai, Japan. pp.2313-2318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647489v1</w:t>
+                <w:t xml:space="preserve">hal-00094763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of central catadioptric image-based visual servoing to uncertainties on 3D parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving vision-based control using efficient second-order minimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1389-1394, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004. Proceedings. ICRA '04. 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, France. pp.1843-1848 Vol.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647483v1</w:t>
+                <w:t xml:space="preserve">hal-04647489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving the continuity of visual servoing despite changing image features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.M. Garcia</w:t>
+                <w:t xml:space="preserve">Robustness of central catadioptric image-based visual servoing to uncertainties on 3D parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1383-1388, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389589⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1389-1394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647488v1</w:t>
+                <w:t xml:space="preserve">hal-04647483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing Techniques for Continuous Navigation of a Mobile Robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose Azorin</w:t>
+                <w:t xml:space="preserve">Preserving the continuity of visual servoing despite changing image features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0001134903430348⟩</w:t>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.1383-1388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647487v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncalibrated active affine reconstruction closing the loop by visual servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Servoing Techniques for Continuous Navigation of a Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garcia-Aracil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Reinoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Azorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Aracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003) (Cat. No.03CH37453)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Las Vegas, United States. pp.498-503, </w:t>
+              <w:t xml:space="preserve">First International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Setúbal, Portugal. pp.343-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1250678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0001134903430348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647493v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of image-based visual servoing with respect to depth distribution errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time image-based tracking of planes using efficient second-order minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation. IEEE ICRA 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.1056-1061, </w:t>
+              <w:t xml:space="preserve">2004 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS) (IEEE Cat. No.04CH37566)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.943-948, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1389474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647494v1</w:t>
+                <w:t xml:space="preserve">hal-04655006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based control with respect to planar and non-planar objects using a zooming camera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncalibrated active affine reconstruction closing the loop by visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2003) (Cat. No.03CH37453)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Las Vegas, United States. pp.498-503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1250678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655035v1</w:t>
+                <w:t xml:space="preserve">hal-04647493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of vision-based robot control</w:t>
+                <w:t xml:space="preserve">Robustness of image-based visual servoing with respect to depth distribution errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Naval Ship Design, Captain Computer IV Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation. IEEE ICRA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Taipei, Taiwan. pp.1056-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2003.1241732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717118v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsics-free visual servoing with respect to straight lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-based control with respect to planar and non-planar objects using a zooming camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Benhimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04655009v1</w:t>
+                <w:t xml:space="preserve">hal-04655035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust features tracking for robotic applications: towards 2 1/2 D visual servoing with natural images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey of vision-based robot control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Naval Ship Design, Captain Computer IV Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Brest (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652111v1</w:t>
+                <w:t xml:space="preserve">hal-04717118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Unified Approach to Model-Based and Model-Free Visual Servoing</w:t>
+                <w:t xml:space="preserve">Intrinsics-free visual servoing with respect to straight lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Borrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-47979-1_29⟩</w:t>
+              <w:t xml:space="preserve">IROS 2002: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland. pp.384-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRDS.2002.1041419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655036v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based control invariant to camera intrinsic parameters: stability analysis and path tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust features tracking for robotic applications: towards 2 1/2 D visual servoing with natural images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.217-222, </w:t>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.574-579, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652110v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid vision-based robot control robust to large calibration errors on both intrinsic and extrinsic camera parameters</w:t>
+                <w:t xml:space="preserve">An Unified Approach to Model-Based and Model-Free Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.2898-2903, </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Copenhagen, Denmark. pp.433-447, </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2001.7076373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-47979-1_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655000v1</w:t>
+                <w:t xml:space="preserve">hal-04655036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based control using different cameras for learning the reference image and for servoing</w:t>
+                <w:t xml:space="preserve">Vision-based control invariant to camera intrinsic parameters: stability analysis and path tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSJ/IEEE International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Maui, United States. pp.1428-1433, </w:t>
+              <w:t xml:space="preserve">2002 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.217-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2001.977181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1013364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652112v1</w:t>
+                <w:t xml:space="preserve">hal-04652110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual servoing invariant to changes in camera intrinsic parameters</w:t>
+                <w:t xml:space="preserve">Hybrid vision-based robot control robust to large calibration errors on both intrinsic and extrinsic camera parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth IEEE International Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.704-709, </w:t>
+              <w:t xml:space="preserve">2001 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Porto, Portugal. pp.2898-2903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCV.2001.937592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2001.7076373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654996v1</w:t>
+                <w:t xml:space="preserve">hal-04655000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view Constraints between Collineations: Application to Self-Calibration from Unknown Planar Structures</w:t>
+                <w:t xml:space="preserve">Vision-based control using different cameras for learning the reference image and for servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-45053-X_39⟩</w:t>
+              <w:t xml:space="preserve">RSJ/IEEE International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Maui, United States. pp.1428-1433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2001.977181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647438v1</w:t>
+                <w:t xml:space="preserve">hal-04652112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation and matching of planar contours for visual servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual servoing invariant to changes in camera intrinsic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 ICRA. IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846444⟩</w:t>
+              <w:t xml:space="preserve">Eighth IEEE International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.704-709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2001.937592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647446v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-cameras visual servoing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Boudet</w:t>
+                <w:t xml:space="preserve">Multi-view Constraints between Collineations: Application to Self-Calibration from Unknown Planar Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'00</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Dublin, Ireland. pp.610-624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45053-X_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352160v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration of zooming cameras observing an unknown planar structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic segmentation and matching of planar contours for visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 ICRA. IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, San Francisco, France. pp.2753-2758, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2000.846444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2000.905281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647435v1</w:t>
+                <w:t xml:space="preserve">hal-04647446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 1/2 D visual servoing: a possible solution to improve image-based and position-based visual servoings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-cameras visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Malis</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, San Francisco, USA, United States. pp.630-635</w:t>
+              <w:t xml:space="preserve">, 2000, San Francisco, California, United States. pp.3183-3188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352153v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collineation Estimation from Two Unmatched Views of an UnknownPlanar Contour for Visual Servoing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-calibration of zooming cameras observing an unknown planar structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Machine Vision Conference 1999</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Barcelona, France. pp.85-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2000.905281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5244/C.13.23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647443v1</w:t>
+                <w:t xml:space="preserve">hal-04647435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D 1/2 visual servoing stability analysis with respect to camera calibration errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2 1/2 D visual servoing: a possible solution to improve image-based and position-based visual servoings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Malis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Victoria, Canada, Canada. pp.691-697</w:t>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, San Francisco, USA, United States. pp.630-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00352555v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance based combination of visual and force control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Morel</w:t>
+                <w:t xml:space="preserve">Collineation Estimation from Two Unmatched Views of an UnknownPlanar Contour for Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Boudet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cipolla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Leuven, France. pp.1743-1748, </w:t>
+              <w:t xml:space="preserve">British Machine Vision Conference 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Nottingham, United Kingdom. pp.23.1-23.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.1998.677418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5244/C.13.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647455v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning a coarse-calibrated camera with respect to an unknown object by 2D 1/2 visual servoing</w:t>
+                <w:t xml:space="preserve">2D 1/2 visual servoing stability analysis with respect to camera calibration errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Leuven, Belgium, Belgium. pp.1352-1359</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Victoria, Canada, Canada. pp.691-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00352556v1</w:t>
+                <w:t xml:space="preserve">inria-00352555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D 1/2 visual servoing with respect to a planar object</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+                <w:t xml:space="preserve">Impedance based combination of visual and force control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Boudet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on New Trends in Image-based Robot Servoing, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Leuven, France. pp.1743-1748, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1998.677418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717092v1</w:t>
+                <w:t xml:space="preserve">hal-04647455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Reduntant Robots at Singularities in Degenerate Directions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Morin</w:t>
+                <w:t xml:space="preserve">Positioning a coarse-calibrated camera with respect to an unknown object by 2D 1/2 visual servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISM-IFTOMM Symposium on Theory and Practice of Robots and Manipulators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Leuven, Belgium, Belgium. pp.1352-1359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654779v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00352556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning a Coarse-Calibrated Camera with Respect to an Unknown Planar Object by 2D 1/2 Visual Servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D 1/2 visual servoing with respect to a planar object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAC Symposium on Robot Control (SYROCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on New Trends in Image-based Robot Servoing, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655038v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Control of Reduntant Robots at Singularities in Degenerate Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CISM-IFTOMM Symposium on Theory and Practice of Robots and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Udine, Italy. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7091-2666-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Positioning a Coarse-Calibrated Camera with Respect to an Unknown Planar Object by 2D 1/2 Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FAC Symposium on Robot Control (SYROCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Nantes, France. pp.497-503, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)44310-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two New Algorithms for Forward and Inverse Kinematics under Degenerate Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11056,51 +11233,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Homography Dynamics on the Special Linear Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11125,300 +11302,300 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Mahony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer London, 401, pp.133-150, 2010, Lecture Notes in Control and Information Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-84996-089-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Servoing for Beating Heart Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer London, 401, pp.91-114, 2010, Lecture Notes in Control and Information Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-089-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of Invariant Visual Servoing and Robustness to Parametric Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, 4, pp.265-280, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-36224-X_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11428,222 +11605,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSE: Stereo OpEN Vocabulary SEmantic Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Campagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Bahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient closed-form approaches for pose estimation using Sylvester forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vráblíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11653,196 +11830,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper understanding of the homography decomposition for vision-based control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vargas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6303, INRIA. 2007, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00174036v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient unified approach to direct image registration of rigid and deformable surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6089, INRIA. 2007, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00123105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct visual servoing with respect to rigid objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11855,284 +12032,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6265, INRIA. 2007, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00166417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera Intrinsic Parameters</w:t>
+                <w:t xml:space="preserve">Euclidean Bundle Adjustment Independent on Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4309, INRIA. 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4377, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00072278v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Bundle Adjustment Independent on Camera Intrinsic Parameters</w:t>
+                <w:t xml:space="preserve">Visual Servoing Invariant to Changes in Camera Intrinsic Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-4377, INRIA. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4309, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00072211v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D 1/2 Visual Servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3387, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12142,100 +12319,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la modélisation et à la commande en asservissement visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Rennes 1, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04652091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12245,105 +12422,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based estimation and robot control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Nice Sophia Antipolis, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00411412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12411,51 +12588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46DA51ED"/>
+    <w:nsid w:val="4CC4D5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12642,51 +12819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ezio-malis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Paek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Kong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349954" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3418271" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3240941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Silveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2190875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.693951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0324-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rives" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2033332" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan May" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Droeschel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802301045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhimane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2007941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907080252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SP8WNK03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Aracil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil-Santonja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez-Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.855995" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Benhimane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.820847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipolla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836490302210004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1033217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783640122067444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008181530296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fossati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fiasch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Singh Savner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05578359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnolo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Z Luo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Campbell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lun Chao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097553" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056870v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Azzini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Caesar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stephany Berrio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Shan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Worrall" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588814" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981814" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar-Garibay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457546" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354470" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152384" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354423" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Najafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grundmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Genc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001074903370345" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654617v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399487" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302315" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363762" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vercauteren" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Perchant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73273-0_41" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654615v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4398990" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654727v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382993" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282553" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641764" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.20.64" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281859" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brandou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Allais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642339" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282348" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Azinheira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570433" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655028v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinoso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570650" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351893v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389474" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389753" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647489v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308092" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389590" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647488v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Garcia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389589" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647487v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Aracil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Reinoso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azorin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aracil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001134903430348" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647493v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647494v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241732" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655009v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Borrelly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041419" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Espiau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013420" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47979-1_29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652110v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013364" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655000v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076373" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.977181" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654996v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cipolla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45053-X_39" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647446v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647435v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905281" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647443v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.13.23" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352555v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647455v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.677418" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boudet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654779v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2666-0_37" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655038v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44310-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655104v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655112v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CBJ9HHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655110v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Hashimoto" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNXTZ6RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36224-X_17" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FX6Z21VP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vr&#225;bl&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174036v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123105v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166417v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072278v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04652091v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ezio-malis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6584-6790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05461950v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Hee Paek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quan Dao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Kong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3418271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3349954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3240941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Silveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2190875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mahony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hamel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.693951" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rives" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2033332" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356601" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-010-0324-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan May" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Droeschel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Holz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fuchs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15599610802301045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhimane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2007941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Silveira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2004829" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364907080252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SP8WNK03-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Benhimane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Aracil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil-Santonja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez-Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.855995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.820847" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cipolla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836490302210004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2002.1033217" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783640122067444" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008181530296" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vr&#225;bl&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bus&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fossati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05539437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Fiasch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Singh Savner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05578359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pagnini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05627049v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097553" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056870v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05228241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04895645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Oubouabdellah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elwan H&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC60802.2025.11423004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Azzini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05295464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campagnolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bahl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242214v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Z Luo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Campbell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lun Chao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Larsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348688v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Caesar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stephany Berrio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Shan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Worrall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04691850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Martinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04569087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588814" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04227583v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04210032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9981814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salazar-Garibay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354470" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152384" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354423" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2009.5457546" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Najafi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grundmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakup Genc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001074903370345" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357379v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660518v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Comport" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363762" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vercauteren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Perchant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73273-0_41" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4398990" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654727v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.364107" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382993" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2007.4302315" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04654617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399487" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282553" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655016v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641764" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.20.64" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100317v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Sauv&#233;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281859" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00350297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brandou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Allais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282640" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642061" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1642339" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654773v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282189" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282348" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Azinheira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655028v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinoso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aracil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570650" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655021v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marchand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655005v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389753" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094763v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647489v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308092" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389590" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647488v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Garcia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389589" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647487v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia-Aracil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Reinoso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Azorin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Aracil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001134903430348" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655006v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1389474" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1250678" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241732" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655035v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717118v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Borrelly" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRDS.2002.1041419" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652111v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Espiau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013420" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-47979-1_29" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652110v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1013364" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655000v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2001.7076373" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04652112v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.977181" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654996v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2001.937592" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647438v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cipolla" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45053-X_39" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2000.846444" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352160v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647435v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2000.905281" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647443v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.13.23" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.677418" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352556v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717092v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boudet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-2666-0_37" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44310-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655104v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655112v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8CBJ9HHQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655110v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Hashimoto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-089-2_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TNXTZ6RB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655116v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36224-X_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FX6Z21VP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593870v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592420v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174036v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vargas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123105v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166417v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072278v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073302v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04652091v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411412v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>