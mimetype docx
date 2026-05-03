--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -376,213 +376,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La socialisation chirurgicale, un apprentissage &amp;quot;par claques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184, pp.95-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Salaméro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rf.011.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157948v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humour entre professionnels à l'hôpital</w:t>
               </w:r>
@@ -1063,303 +1063,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;quot;Chirurchiennes de garde&amp;quot; et humour &amp;quot;chirurchical&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.159-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes dans un métier d'hommes : l'apprentissage de la chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.117-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des femmes dans un métier d'hommes : l'apprentissage de la chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (22), pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Laborie : un cas de socialisation chirurgicale ratée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74, pp.147-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523904v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00523909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1377,159 +1377,159 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le travail émotionnel des hommes en chirurgie : apprendre à incarner progressivement la fonction et régulation émotionnelle par le collectif de travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LESCORES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agnès ROCHE, Nov 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05292100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le travail émotionnel des hommes en chirurgie : apprendre à incarner progressivement la fonction et régulation émotionnelle par le collectif de travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences en ligne 2025-2026 UNIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Jolivet, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05291971v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05292100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stéréotypes de la chirurgienne et formes de gestion du stigmate au cours de la formation »</w:t>
               </w:r>
@@ -1923,355 +1923,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Chirurgie : vers la féminisation de la profession. Données sociologiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Session de l’Académie Nationale de Chirurgie » (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Chrirugie, Oct 2019, Paris (Académie de Médecine), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05293653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les coûts différés de la surenchère : les dispositions sociales et corporelles des femmes-chirurgien-ne-s à l'épreuve du temps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LESCORES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04469877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vêtements, soins et alimentation : l'inscription corporelle des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Socialisations enfantines et inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La socialisation : un concept sociologique productif en didactique du français écrit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14e colloque de l’Association Internationale pour la Recherche en Didactique du français. Les concepts dans la recherche du français. Émergence et création d’un champ épistémique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRDF, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824223v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04975978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la vie affective et sexuelle au sein d'un dispositif d'éducation à la sexualité en classe de CM1-CM2</w:t>
               </w:r>
@@ -2389,648 +2389,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04469928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Novembre 2017 : intervention dans le cadre du séminaire « Formation continue des enseignant-e-s de SES » (Paris) animé par Anne Largo et Bénédicte Chevit sur la Présentation de l’ouvrage Chirurgiens au féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dans le cadre d'une journée « Socialisation et socialisation politique ». Séminaire de « Formation continue des enseignant-e-s de SES »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04461052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’ouvrage Chirurgiens au féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intervention dans le cadre du séminaire « Formation continue des enseignant-e-s de SES » (Paris) animé par Anne Largo et Bénédicte Chevit sur la "Socialisation et socialisation politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation professionnelle et sexuée des chirurgiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intervention Assises de la recherche en sciences humaines et sociales sur la greffe d’organes (Paris) organisé par Valérie Gateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réception sexuée d’un dispositif d’éducation à la vie affective et sexuelle dans des classes de CM1-CM2 ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication présentée au séminaire d’axe Frontières, marges, transitions, MSH, Nancy, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ingrid Volery, Jun 2017, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04469911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réception sexuée d’un dispositif d’éducation à la vie affective et sexuelle dans des classes de CM1-CM2 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Sociologie « La fabrication des corps au 21ème siècle : éduquer, soigner, augmenter, identifier »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réception sexuée d’un dispositif d’éducation à la vie affective et sexuelle dans des classes de CM1-CM2 ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication présentée au festival international de sociologie La fabrication des corps au 21ème siècle : éduquer, soigner, augmenter, identifier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04469917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réception sexuée d’un dispositif d’éducation à la vie affective et sexuelle dans des classes de CM1-CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’axe animé par Ingrid Volery </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« La réception sexuée d’un dispositif d’éducation à la vie affective et sexuelle dans des classes de CM1-CM2 ».</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirurgiennes, des femmes dans un métier dit &amp;quot;masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée au festival international de sociologie La fabrication des corps au 21ème siècle : éduquer, soigner, augmenter, identifier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Epinal, France</w:t>
+              <w:t xml:space="preserve">conférence pour un public de 2 classes de Terminale ES au lycée Châtelet de Douai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...365 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirurgiennes, des femmes dans un métier dit &amp;quot;masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence pour un public de 2 classes d'Hypokhâgne et de Khâgne B/L au lycée Châtelet de Douai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294023v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01294022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation chirurgicale et corps</w:t>
               </w:r>
@@ -3079,1045 +3079,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chirurgiennes épouses de chirurgiens : quels enjeux, tensions et relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Femmes de médecins, femmes de chirurgiens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00955302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;cure&amp;quot; au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Corps et sciences sociales", organisé par Dominique Memmi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et approche dispositionnaliste. Aspects théoriques et méthodologiques à travers l'étude des femmes chirurgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Genre organisé par Maud Navarre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le &amp;quot;cure&amp;quot; au féminin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire du LISST en collaboration avec SIMONE / SAGESSE (Toulouse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Corps et sciences sociales", organisé par Dominique Memmi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France</w:t>
+              <w:t xml:space="preserve">Chirurgiens au féminin? Des femmes dans un métier d'hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'Handicaps' et ressources sociales d'ex-collégiens en situation de décrochage scolaire &amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Femmes de médecins, femmes de chirurgiens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RT4, Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse longitudinale des devenirs socioprofessionnels d'ex-collégiens en 'décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AREF (Montpellier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes chirurgiens et humour au bloc opératoire : quelles stratégies de défense collectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "le genre du mal-être au travail", organisé par Régine Bercot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire du GRESCO (Poitiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chirurgiens au féminin? Des femmes dans un métier d'hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00969087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport des femmes chirurgiens à la technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport des femmes chirurgiens à la technique. Une socialisation de genre atypique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France. (à paraître)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextes de travail et pluralité dispositionnelle des femmes chirurgiens digestifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AREF (Montpellier)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire IP6 Travail (Lausanne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...322 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distanciation et humour noir : modes de gestion de la mort par les chirurgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distanciation avec le patient et humour noir comme modes de gestion de la mort par les chirurgiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contextes de travail et pluralité dispositionnelle des femmes chirurgiens digestifs</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité dispositionnelle sexuée des femmes chirurgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IP6 Travail (Lausanne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire "Genre et politique" du laboratoire Triangle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Women Surgeons and feminist attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Sociology Annual Conference - British Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes chirurgiens et innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS - Création et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668679v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession de chirurgien et sa matrice de socialisation</w:t>
               </w:r>
@@ -4166,303 +4166,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le relationnel avec le patient en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de sociologie du Centre Georges Chevrier (UMR 5605)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le genre à partir du cas des femmes chirurgiens : de l'identité sexuée au patrimoine de dispositions genrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication au Colloque international "Genre en mouvement. Conflits, négociations, recompositions", Université Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00976793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modalités de réponses féminines à la violence symbolique exercée par les hommes en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS - Violences et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le corps genré des femmes chirurgiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre du corps : problèmes méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668688v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00976793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture professionnelle chirurgicale et rapports sociaux de sexe</w:t>
               </w:r>
@@ -4657,51 +4657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5002,51 +5002,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5128,77 +5128,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps des inégalités: vêtements, santé et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 1137-1158, 2019, 978.2.02.141960.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,1498 +5329,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des inégalités : vêtements, santé et alimentation</w:t>
-[...110 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les coûts différés de la surenchère: les dispositions sociales et corporelles des femmes chirurgien-ne-s à l'épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Fleuriel (dir.), Ce qu’incorporer veut dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Septentrion, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rires en chirurgie: rires de décompression, vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.16-18, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04408848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stéréotypes professionnels de la chirurgienne et formes de gestion du stigmate au cours de la formation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Buisson-Fenet Hélène (dir.), Ecole des filles, école des femmes. L’institution scolaire face aux parcours, normes et rôles professionnels sexués, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-173, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes professionnels de la chirurgienne et formes de gestion du stigmate au cours de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buisson-Fenet H. (dir.), L'école des filles, l'école des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-173., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05293640v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le genre à partir du cas des femmes chirurgiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences du genre. Intimités, marginalités, travail et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Fennec-Karthala, pp.169-185, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distanciation et humour noir : modes de gestion de la mort par les chirurgiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les soignants et la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erès, pp.91-104, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport des femmes chirurgiens à la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et techniques. XIX-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.127-140, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916889v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00916892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salles de garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00960867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salles de garde</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Graffiti de résistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00960867v1</w:t>
+                <w:t xml:space="preserve">halshs-00957371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Graffiti de résistants</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                <w:t xml:space="preserve">Compte-rendu de Nizard S., Adopter et transmettre. Filiations adoptives dans le judaïsme contemporain, Paris, Editions de l'EHESS, 2012, 240 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, http://lectures.revues.org/7667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00957371v1</w:t>
+                <w:t xml:space="preserve">halshs-00688566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Nizard S., Adopter et transmettre. Filiations adoptives dans le judaïsme contemporain, Paris, Editions de l'EHESS, 2012, 240 p.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2012, http://lectures.revues.org/7667</w:t>
+                <w:t xml:space="preserve">Compte-rendu de: Tillard B., Robin M. (dir.), Enquêtes au domicile des familles : la recherche dans l'espace privé, Paris, L'Harmattan, 2010, 156 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00688566v1</w:t>
+                <w:t xml:space="preserve">halshs-00688150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de: Tillard B., Robin M. (dir.), Enquêtes au domicile des familles : la recherche dans l'espace privé, Paris, L'Harmattan, 2010, 156 p.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.229-232</w:t>
+                <w:t xml:space="preserve">Compte-rendu de: Belorgey N., L'hôpital sous pression. Enquête sur le nouveau management public, Paris, La Découverte, 2010, 336 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, http://www.nonfiction.fr/article-4941-lhopital_a_lheure_du_nouveau_management_public.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00688150v1</w:t>
+                <w:t xml:space="preserve">halshs-00688148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de: Belorgey N., L'hôpital sous pression. Enquête sur le nouveau management public, Paris, La Découverte, 2010, 336 p.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2011, http://www.nonfiction.fr/article-4941-lhopital_a_lheure_du_nouveau_management_public.htm</w:t>
+                <w:t xml:space="preserve">Compte-rendu de: Gojard S., Le métier de mère, Paris, La Dispute, 2010, 221 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, URL : http://lectures.revues.org/5735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00688148v1</w:t>
+                <w:t xml:space="preserve">halshs-00688149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de: Gojard S., Le métier de mère, Paris, La Dispute, 2010, 221 p.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2011, URL : http://lectures.revues.org/5735</w:t>
+                <w:t xml:space="preserve">Compte-rendu de: Bard C., Ce que soulève la jupe. Identités, transgressions, résistances, Paris, Autrement, 2010, 170 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00688149v1</w:t>
+                <w:t xml:space="preserve">halshs-00688146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de: Bard C., Ce que soulève la jupe. Identités, transgressions, résistances, Paris, Autrement, 2010, 170 p.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.297-300</w:t>
+                <w:t xml:space="preserve">Compte-rendu de: Moutet F., La féminisation des effectifs chirurgicaux, Grenoble, Presses Universitaires de Grenoble, coll. &amp;quot; Libres cours &amp;quot;, 2010, 140 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, http://lectures.revues.org/1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00688146v1</w:t>
+                <w:t xml:space="preserve">halshs-00688152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : G. Bloy, F.-X. Schweyer, &amp;quot;Singuliers généralistes. Sociologie de la médecine générale&amp;quot;, Rennes, Presses de l'EHESP, 2010, 424 p. Pour : Liens socio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de: Pinçon M., Pinçon-Charlot M., Les millionnaires de la chance, Paris, Payot, 2010, 271 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, http://lectures.revues.org/1140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de : M. Rosende, &amp;quot;Parcours féminins et masculins de spécialisation en médecine&amp;quot;, Genève, Seismo, 2008, 416 p.. Pour : Travail, Genre et Sociétés, 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de: Brugeilles C., Cromer S., Locoh T., Analyser les représentations sexuées dans les manuels scolaires, Cd-rom du CEPED, 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, URL : http://lectures.revues.org/917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00688153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010, http://lectures.revues.org/1083</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques professionnelles des jeunes générations de médecins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6967,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0405" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.034.0377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671203v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461052v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294023v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969087v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0405" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.034.0377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>