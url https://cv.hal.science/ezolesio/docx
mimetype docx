--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,234 +100,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des rires en chirurgie : rires de décompression, vraiment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Socialisation primaire/secondaire: quels enjeux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04710089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisations primaires / secondaires : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796784v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01796907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modalités d'apprentissage brutes et brutales à l'apprentissage du care en chirurgie</w:t>
               </w:r>
@@ -376,213 +376,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habiller, nourrir, soigner son enfant : la fabrication de corps de classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rf.011.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La socialisation chirurgicale, un apprentissage &amp;quot;par claques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 184, pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969082v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-03157948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humour entre professionnels à l'hôpital</w:t>
               </w:r>
@@ -1377,297 +1377,297 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le travail émotionnel des hommes en chirurgie : apprendre à incarner progressivement la fonction et régulation émotionnelle par le collectif de travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences en ligne 2025-2026 UNIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Jolivet, Oct 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05291971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le travail émotionnel des hommes en chirurgie : apprendre à incarner progressivement la fonction et régulation émotionnelle par le collectif de travail »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire LESCORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès ROCHE, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05292100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Zolésio</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de félicité au travail de professionnelles d’un centre de prévention et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences en ligne 2025-2026 UNIRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Jolivet, Oct 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">FISO "La santé au chevet du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nancy, Oct 2024, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04724144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stéréotypes de la chirurgienne et formes de gestion du stigmate au cours de la formation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du 8 mars placée sous le regard de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, invitée par Violette Zecchi, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470241v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04724144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Stéréotypes de la chirurgienne et formes de gestion du stigmate au cours de la formation ». Intervention précédée d’un vernissage autour de la BD Sous la blouse</w:t>
               </w:r>
@@ -1923,221 +1923,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04470171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les coûts différés de la surenchère : les dispositions sociales et corporelles des femmes-chirurgien-ne-s à l'épreuve du temps »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du LESCORES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04469877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Chirurgie : vers la féminisation de la profession. Données sociologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Session de l’Académie Nationale de Chirurgie » (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Nationale de Chrirugie, Oct 2019, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05293653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vêtements, soins et alimentation : l'inscription corporelle des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2389,234 +2389,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04469928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de l’ouvrage Chirurgiens au féminin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intervention dans le cadre du séminaire « Formation continue des enseignant-e-s de SES » (Paris) animé par Anne Largo et Bénédicte Chevit sur la "Socialisation et socialisation politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation professionnelle et sexuée des chirurgiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intervention Assises de la recherche en sciences humaines et sociales sur la greffe d’organes (Paris) organisé par Valérie Gateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01671203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Novembre 2017 : intervention dans le cadre du séminaire « Formation continue des enseignant-e-s de SES » (Paris) animé par Anne Largo et Bénédicte Chevit sur la Présentation de l’ouvrage Chirurgiens au féminin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans le cadre d'une journée « Socialisation et socialisation politique ». Séminaire de « Formation continue des enseignant-e-s de SES »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04461052v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La réception sexuée d’un dispositif d’éducation à la vie affective et sexuelle dans des classes de CM1-CM2 ».</w:t>
               </w:r>
@@ -3286,355 +3286,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes chirurgiens et humour au bloc opératoire : quelles stratégies de défense collectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "le genre du mal-être au travail", organisé par Régine Bercot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse longitudinale des devenirs socioprofessionnels d'ex-collégiens en 'décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AREF (Montpellier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00961131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'Handicaps' et ressources sociales d'ex-collégiens en situation de décrochage scolaire &amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thin Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RT4, Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séminaire du LISST en collaboration avec SIMONE / SAGESSE (Toulouse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirurgiens au féminin? Des femmes dans un métier d'hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00969085v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">halshs-00961095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire du GRESCO (Poitiers)</w:t>
               </w:r>
@@ -3752,165 +3752,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distanciation et humour noir : modes de gestion de la mort par les chirurgiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distanciation avec le patient et humour noir comme modes de gestion de la mort par les chirurgiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contextes de travail et pluralité dispositionnelle des femmes chirurgiens digestifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IP6 Travail (Lausanne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668673v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité dispositionnelle sexuée des femmes chirurgiens</w:t>
               </w:r>
@@ -4166,234 +4166,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des modalités de réponses féminines à la violence symbolique exercée par les hommes en chirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS - Violences et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00668693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le relationnel avec le patient en chirurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de sociologie du Centre Georges Chevrier (UMR 5605)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00668696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le genre à partir du cas des femmes chirurgiens : de l'identité sexuée au patrimoine de dispositions genrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication au Colloque international "Genre en mouvement. Conflits, négociations, recompositions", Université Paris Diderot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976793v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00668693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps genré des femmes chirurgiens</w:t>
               </w:r>
@@ -4657,51 +4657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Denave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5141,64 +5141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances de classe. De l'inégalité parmi les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 1137-1158, 2019, 978.2.02.141960.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Laillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanhée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zolesio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6855,51 +6855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710089v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969082v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0405" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.034.0377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668693v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796907v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zolesio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710089v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Court" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mennesson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zol&#233;sio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.011.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0405" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.034.0377" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05291971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05292100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470241v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04470171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293653v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469928v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671198v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671205v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955302v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961095v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thin Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969087v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668685v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00668708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denave" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Schepens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495491v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Laillier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanh&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408848v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916889v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978076v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978075v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523920v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>