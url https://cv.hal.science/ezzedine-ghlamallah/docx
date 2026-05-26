--- v0 (2026-04-11)
+++ v1 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ezzedine Ghlamallah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating societal issues into the asset allocation and selection strategies of ethical funds: the case of socially responsible funds and Islamic funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gialdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Larbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Islamic Finance and Sustainable Development in the Anthropocene Era, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-08-2024-0854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de conformité et de gouvernance des institutions takāful : une approche stratégique basée sur les ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kader Merbouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Edition spéciale : Finance islamique, 268, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance ajustée au risque des fonds d'investissement conventionnels, socialement responsables et islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gialdini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Edition spéciale : Finance islamique, 268, pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère universel de la condamnation de l'intérêt et de la métaphysique monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Danyal Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherche de Financia Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universal Nature of the Condemnation of Interest and Monetary Metaphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Danyal Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherche de Financia Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.99-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la Littérature et Structuration du Champ de Recherche en Économie et Finance Islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55237/jie.1295653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development And Islamic Economics Paradigms Compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic Economics and Finance Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2 December), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53840/ijiefer121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en oeuvre de la banque islamique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Anzar Basha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherche de Financia Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.56-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assurtechs et le futur de l'assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bonnes feuilles de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Remèdes Aux Crises Environnementales Et Financières Offerts Par l’Économie Islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topics of Islamic economics and finance research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Piepenbrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creation of Islamic Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Global Islam and Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.451-463, 2024, 9781003152712. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003152712-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10. L’investissement éthique : origines, concepts et pratiques. Cas de l’investissement socialement responsable et de l’investissement Shari’ah compatible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laaradh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient. Renaud, A., Bernard, Y., Bonache, A., Burkhardt-Bourgeois, K. et Vignal, J. (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.163-170, 2023, 978-2-37687-776-9. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.renau.2023.01.0155.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Social Finance and Its Role for Achieving Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Economics Winter Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PT Penerbit IPB Press, pp.247-248, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risk-Adjusted Performance of Conventional, Socially Responsible, and Islamic Investment Funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gialdini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que va changer l’assurtech au monde de l’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective et défis de l’assurtech en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les bonnes feuilles de l’assurance, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fintechs et insurtechs au service de la finance éthique et affinitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’innovation dans la Fintech éthique, inclusive et affinitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après nous, le déluge&amp;quot; towards a shock theory of Islamic green finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Refas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFF 2022 - Development of Islamic Finance Ecosystem for Global Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemne éthique de l'entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Sciences Po Campus Menton: "Divisions, Dilemma and Dialogue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Student Agora, Apr 2022, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux ESG dans les stratégies d’allocation d’actifs des fonds conventionnels ISR et islamiques : une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Ethics 2022 : « Regards interdisciplinaires d’une éthique humaniste : l’humain au centre de la gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSCA Ecole de Management; UQAM, Apr 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Unifying Archetype to Implementing Islamic Economics and Sustainability Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual Conference: After Covid? Critical Conjunctures and Contingent Pathways of Contemporary Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Advancement of Socio-Economics, Jul 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie islamique et objectifs de développement durable : divergences, convergences et essai d’unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERGAM, Jan 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique : éthique et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence organisée par l’association étudiante les Désorientalistes de l’Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of digitization and its applications in Islamic Takaful SAAFI as model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IsEco 2021 Symposium on Islamic Economics: Applications of digitalization on Islamic economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moroccan Center for Islamic Economics and the International Community of Islamic Finance Awareness, May 2021, ., Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remèdes à la crise financière et environnementale offerts par la finance islamique : les exemples de la zakāh et du waqf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Forum de la recherche scientifique sur la Zakat, le Waqf, la Philanthropie et la Finance Islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines de Rabat de l’Université Mohamed V; Association Marocaine des Etudes et Recherches sur la Zakat, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Takaful in France: an entrepreneurial and academic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Food for Financial Thought"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Finance and Accounting, Rennes School of Business, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Finance Probabilistic Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piepenbrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st SASE Annual Conference : Fathomless Futures: Algorithmic and Imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Advancement of Socio-Economic, Jun 2019, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Islamic Economics and Finance Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piepenbrink, A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Banking &amp; Finance Research Conference (IBFRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bn Zohr University Business School (ENCG Agadir), Rennes School of Business, and IGR-IAE University of Rennes 1, Oct 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam & éthique des affaires économiques et financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille - P.U.A.M. , 2022, Centre d'éthique économique, Jean-Yves Naudet, 978-2-7314-1243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Islamic Insurance, Takaful and Retakaful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Billah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781788115827. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788115834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ezzedine Ghlamallah </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance ajustée au risque des fonds d'investissement conventionnels, socialement responsables et islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gialdini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Edition spéciale : Finance islamique, 268, pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating societal issues into the asset allocation and selection strategies of ethical funds: the case of socially responsible funds and Islamic funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gialdini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Larbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Accounting, Management and Policy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Islamic Finance and Sustainable Development in the Anthropocene Era, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SAMPJ-08-2024-0854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de conformité et de gouvernance des institutions takāful : une approche stratégique basée sur les ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kader Merbouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Edition spéciale : Finance islamique, 268, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère universel de la condamnation de l'intérêt et de la métaphysique monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Danyal Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherche de Financia Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.78-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Universal Nature of the Condemnation of Interest and Monetary Metaphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Danyal Arif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherche de Financia Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.99-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de la Littérature et Structuration du Champ de Recherche en Économie et Finance Islamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.19-40. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55237/jie.1295653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en oeuvre de la banque islamique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina Anzar Basha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Recherche de Financia Business School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.56-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Development And Islamic Economics Paradigms Compared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Islamic Economics and Finance Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2 December), pp.84-98. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53840/ijiefer121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les assurtechs et le futur de l'assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bonnes feuilles de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.6-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Remèdes Aux Crises Environnementales Et Financières Offerts Par l’Économie Islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topics of Islamic economics and finance research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Piepenbrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75, pp.145-160. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iref.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Risk-Adjusted Performance of Conventional, Socially Responsible, and Islamic Investment Funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ben Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gialdini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Creation of Islamic Finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Global Islam and Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.451-463, 2024, 9781003152712. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003152712-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10. L’investissement éthique : origines, concepts et pratiques. Cas de l’investissement socialement responsable et de l’investissement Shari’ah compatible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Laaradh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations sociétales et organisations : Des repères théoriques et pratiques pour préparer les organisations au monde qui advient. Renaud, A., Bernard, Y., Bonache, A., Burkhardt-Bourgeois, K. et Vignal, J. (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Questions de société (ISSN 1777-439X), Éditions EMS, pp.163-170, 2023, 978-2-37687-776-9. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.renau.2023.01.0155.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Social Finance and Its Role for Achieving Sustainable Development Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamic Economics Winter Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PT Penerbit IPB Press, pp.247-248, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fintechs et insurtechs au service de la finance éthique et affinitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’innovation dans la Fintech éthique, inclusive et affinitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après nous, le déluge&amp;quot; towards a shock theory of Islamic green finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Refas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFF 2022 - Development of Islamic Finance Ecosystem for Global Prosperity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dilemne éthique de l'entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Sciences Po Campus Menton: "Divisions, Dilemma and Dialogue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Student Agora, Apr 2022, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des enjeux ESG dans les stratégies d’allocation d’actifs des fonds conventionnels ISR et islamiques : une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Ethics 2022 : « Regards interdisciplinaires d’une éthique humaniste : l’humain au centre de la gestion »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESSCA Ecole de Management; UQAM, Apr 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que va changer l’assurtech au monde de l’assurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective et défis de l’assurtech en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les bonnes feuilles de l’assurance, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La finance islamique : éthique et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence organisée par l’association étudiante les Désorientalistes de l’Institut d'études politiques de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Unifying Archetype to Implementing Islamic Economics and Sustainability Goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE Annual Conference: After Covid? Critical Conjunctures and Contingent Pathways of Contemporary Capitalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Advancement of Socio-Economics, Jul 2021, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie islamique et objectifs de développement durable : divergences, convergences et essai d’unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERGAM, Jan 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of digitization and its applications in Islamic Takaful SAAFI as model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IsEco 2021 Symposium on Islamic Economics: Applications of digitalization on Islamic economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Moroccan Center for Islamic Economics and the International Community of Islamic Finance Awareness, May 2021, ., Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les remèdes à la crise financière et environnementale offerts par la finance islamique : les exemples de la zakāh et du waqf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Forum de la recherche scientifique sur la Zakat, le Waqf, la Philanthropie et la Finance Islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines de Rabat de l’Université Mohamed V; Association Marocaine des Etudes et Recherches sur la Zakat, Jun 2021, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Takaful in France: an entrepreneurial and academic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Food for Financial Thought"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Finance and Accounting, Rennes School of Business, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Finance Probabilistic Topic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piepenbrink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st SASE Annual Conference : Fathomless Futures: Algorithmic and Imagined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society for the Advancement of Socio-Economic, Jun 2019, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Structure of Islamic Economics and Finance Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piepenbrink, A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Banking &amp; Finance Research Conference (IBFRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, bn Zohr University Business School (ENCG Agadir), Rennes School of Business, and IGR-IAE University of Rennes 1, Oct 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam & éthique des affaires économiques et financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille - P.U.A.M. , 2022, Centre d'éthique économique, Jean-Yves Naudet, 978-2-7314-1243-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Islamic Insurance, Takaful and Retakaful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Billah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Ghlamallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781788115827. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788115834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232196v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ghlamallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gialdini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-08-2024-0854" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Merbouh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078772v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Danyal Arif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55237/jie.1295653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53840/ijiefer121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Anzar Basha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Piepenbrink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2021.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amghar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003152712-38" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laaradh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Toumi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.renau.2023.01.0155." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323648v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04527834v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Refas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piepenbrink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piepenbrink, A." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Billah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781788115827/9781788115827.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788115834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078772v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Ghlamallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gialdini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-08-2024-0854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078829v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Merbouh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Danyal Arif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55237/jie.1295653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04140771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Anzar Basha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53840/ijiefer121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Piepenbrink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iref.2021.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-04527834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Amghar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003152712-38" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04208110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Laaradh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Toumi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.renau.2023.01.0155." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Refas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636508v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexakis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dowling" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piepenbrink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piepenbrink, A." TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Billah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/9781788115827/9781788115827.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788115834" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>