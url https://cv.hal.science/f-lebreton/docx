--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -256,347 +256,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Being in time!”. From resonance to embodied experiences of time in ultra-trail and freediving sports</w:t>
+                <w:t xml:space="preserve">Sobriété, écomobilité, changer d’approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lancelevé</w:t>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Schirrer</w:t>
+                <w:t xml:space="preserve">Olivier Bessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les assises de la Recherche sur les pratiques récréatives en nature - CERMOSEM - Novembre 2023, Hors Série n° 2, pp.90-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353113v1</w:t>
+                <w:t xml:space="preserve">hal-04975005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow learners: Body pedagogics and learning slow ways in sport and physical cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquelyn Allen-Collinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10126902251360839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobriété, écomobilité, changer d’approche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">“Being in time!”. From resonance to embodied experiences of time in ultra-trail and freediving sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lancelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bessy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Schirrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature &amp; Récréation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2025.2585490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975005v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover en urgence en temps de Covid-19. La réussite non aboutie d’un masque barrière à usage sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60, </w:t>
@@ -768,64 +768,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I’m here for the water’: sensory dimensions of slow sporting embodiment through seascapes in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquelyn Allen-Collinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Beyond work: The significance of leisure, sport, tourism and culture for society / Au-delà du travail : l'importance des loisirs, du sport, du tourisme et de la culture pour la société, 47 (3), pp.522-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « beaux bars » aux racontars. Mondes et mythes de la pêche de loisir sur la Côte d’Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -971,51 +971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gels, bananes et coca. Une ethnographie des conduites alimentaires en ultra-trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1073,740 +1073,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Faire corps » avec le masque sportif ? Étude exploratoire sur l’anticipation de son incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 20, pp.237-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.020.0237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002357v1</w:t>
+                <w:t xml:space="preserve">hal-04011042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire corps » avec le masque sportif ? Étude exploratoire sur l’anticipation de son incorporation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction : (en)jeux corporels et sociotechniques du masque barrière à usage sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20, pp.237-254. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, De la culture des apparences au culte de son apparence/Genre et communautés corporelles, 2022/1 (20), pp.203-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011042v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les turbulences alimentaires. Analyse socio-anthropologique d’espaces de débridements contrôlés en ultra-trail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Hallé</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10522⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469347v1</w:t>
+                <w:t xml:space="preserve">hal-03157481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation à la santé ethnographiée dans un quartier populaire: entre conformisme et dissidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les turbulences alimentaires. Analyse socio-anthropologique d’espaces de débridements contrôlés en ultra-trail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gibout</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Turbulences, 44, pp.65-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157481v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
+                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085641v1</w:t>
+                <w:t xml:space="preserve">hal-04158081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t>
+                <w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04158081v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aménagement des parkour-parks : les espaces dédiés pour les activités ludo-sportives comme outils d’inclusion? Études de cas à Nantes et à Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (3), pp.378-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1840,77 +1840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualizing Students’ Alcohol Use Perceptions and Practices within French Culture: An Analysis of Gender and Drinking among Sport Science College Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacquelyn Allen-Collinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Chervenak Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 72, pp.75-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2074,64 +2074,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures juvéniles et loisirs sportifs de rue : une approche par l'espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Des sports et des jeunes, 2014/3 (68), pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,51 +2178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dissidences récréatives en nature : entre jeu et transgression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://www.espacestemps.net/articles/les-dissidences-recreatives-en-nature-entre-jeu-et-transgressio</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,51 +2260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le sport fait corps avec l’espace urbain. Introduction à l’écologie corporelle de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (1), pp.99-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2332,243 +2332,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lieux ouverts aux lieux cachés. Une analyse socio-spatiale des déambulations sportives à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Urbanité ludique et cultures sportives : analyse de quatre pratiques physiques de l’espace parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.195-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2010.10707809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00630805v1</w:t>
+                <w:t xml:space="preserve">hal-02174415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanité ludique et cultures sportives : analyse de quatre pratiques physiques de l’espace parisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des lieux ouverts aux lieux cachés. Une analyse socio-spatiale des déambulations sportives à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106, pp.100-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2010.10707809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02174415v1</w:t>
+                <w:t xml:space="preserve">halshs-00630805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures urbaines et activités physiques et sportives. La « sportification » du parkour et du street golf comme médiation culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,484 +2621,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques ludo-sportives et auto-organisées de la ville : quel(s) regard(s) aujourd'hui ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizon Sociologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, http://www.revue-sociologique.org/sites/default/files/Lebreton%20Florian.pdf</w:t>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00630945v1</w:t>
+                <w:t xml:space="preserve">hal-02344811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques ludo-sportives et auto-organisées de la ville : quel(s) regard(s) aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizon Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, dossier thématique « sociologie du corps et du sport », pp</w:t>
+              <w:t xml:space="preserve">, 2009, http://www.revue-sociologique.org/sites/default/files/Lebreton%20Florian.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00443665v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00630945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les pratiques ludo-sportives et auto-organisées de la ville : quel(s) regard(s) aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19, pp.229--234</w:t>
+              <w:t xml:space="preserve">Horizon Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, dossier thématique « sociologie du corps et du sport », pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146938v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcools, sports et études universitaires : des relations étroites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bodin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp.229-234</w:t>
+              <w:t xml:space="preserve">, 2009, 19, pp.229--234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344811v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux de l'alcool dans l'univers sportif : entre valorisation et addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3140,90 +3140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre et ciel : étude sociologique d'espaces-temps sportifs marginaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3261,90 +3261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre et ciel : étude sociologique d'espace-temps sportifs marginaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aït Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,502 +3376,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sports extrêmes aux professions risquées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">La spéléologie urbaine. Une communauté secrète de cataphile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n°38</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp. 345-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00341729v1</w:t>
+                <w:t xml:space="preserve">halshs-00341727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire ludo-sportif : un espace représentatif de la non-violence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des sports extrêmes aux professions risquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esporte e sociedad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n°3</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00341725v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00341729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sports aux métiers à risque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le territoire ludo-sportif : un espace représentatif de la non-violence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38, pp.96-102</w:t>
+              <w:t xml:space="preserve">Esporte e sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00346262v1</w:t>
+                <w:t xml:space="preserve">halshs-00341725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard ethnographique sur une communauté secrète : la spéléologie urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des sports aux métiers à risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, XXXVII (2), pp.345-352</w:t>
+              <w:t xml:space="preserve">Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.96-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00346246v1</w:t>
+                <w:t xml:space="preserve">halshs-00346262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spéléologie urbaine. Une communauté secrète de cataphile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regard ethnographique sur une communauté secrète : la spéléologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp. 345-352</w:t>
+              <w:t xml:space="preserve">, 2007, XXXVII (2), pp.345-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00341727v1</w:t>
+                <w:t xml:space="preserve">halshs-00346246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3883,532 +3883,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Présentation de quelques résultats de la recherche &amp;quot;Trail-Running : activités, espaces, lieux - territorialités et mobilités (TRAEL-TM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pratiques récréatives en nature et événements sportifs territoriaux face aux enjeux de transition. État des lieux et perspectives dans le domaine du trail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lebreton Florian; Bessy Olivier, Sep 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411605v1</w:t>
+                <w:t xml:space="preserve">hal-05353070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ai un peu honte, mais je prends la voiture. » Les mobilités associées au trail-running face aux enjeux environnementaux contemporains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur le projet de recherche TRAEL-TM (Trail-Running : Activité, Espace, Lieux - Territorialités et Mobilités)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS), Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Symposium « Trail-running : modalités de pratique et organisation d’événements : quelle(s) transition(s) ? », Colloque international « Les enjeux des Jeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESCO (Centre de Recherches Sciences Sociales Sports et Corps), Université de Toulouse; Équipe Santé, éducation, situations de handicap, Université de Montpellier; Équipe Apsy-V, Université de Nîmes, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107251v1</w:t>
+                <w:t xml:space="preserve">hal-05411605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility behaviour of trail runners to events</w:t>
+                <w:t xml:space="preserve">« J’ai un peu honte, mais je prends la voiture. » Les mobilités associées au trail-running face aux enjeux environnementaux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mountain Conference 2025 (IMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">XIIIe Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF). Les marchandisations du sport : dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA); Laboratoire Performance, Santé, Métrologie, Société (PSMS), Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267832v1</w:t>
+                <w:t xml:space="preserve">hal-05107251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe des traileurs face aux enjeux environnementaux des mobilités : entre engagement dans les trajets quotidiens et « désengagement » dans les déplacements pour la pratique</w:t>
+                <w:t xml:space="preserve">Mobility behaviour of trail runners to events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’AFS « Environnement(s) et inégalités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie - RT31 Sociologie du sport et des activités physiques, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Mountain Conference 2025 (IMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158469v1</w:t>
+                <w:t xml:space="preserve">hal-05267832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de quelques résultats de la recherche &amp;quot;Trail-Running : activités, espaces, lieux - territorialités et mobilités (TRAEL-TM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le paradoxe des traileurs face aux enjeux environnementaux des mobilités : entre engagement dans les trajets quotidiens et « désengagement » dans les déplacements pour la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques récréatives en nature et événements sportifs territoriaux face aux enjeux de transition. État des lieux et perspectives dans le domaine du trail.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lebreton Florian; Bessy Olivier, Sep 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’AFS « Environnement(s) et inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie - RT31 Sociologie du sport et des activités physiques, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353070v1</w:t>
+                <w:t xml:space="preserve">hal-05158469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et Résonance chez Rosa. Quel(s) echo(s) pour les STAPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Etude sur la pensée de Rosa et la résonance en sport et en EPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Normale Supérieure de Rennes, Jan 2024, Ecole Normale Supérieure Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4433,51 +4433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser son alimentation en ultra-trail. Circulation et concurrence entre savoirs scientifiques et savoirs expérientiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires. Introduction à une journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les loisirs sportifs, levier de l’attractivité des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRENT; Masters MTLS; ULCO; Laboratoire TVES, Jan 2024, Boulogne sur mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4597,51 +4597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les terrains du trail-running à partir du récit spatial et de la carte sensible. Retour d’expériences et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,1352 +4699,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la ressource territoriale à la fonction touristique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le surf-tourisme au Maroc : entre émergence spontanée et volonté de structuration et de labellisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale A2U</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Taghazout Surf Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Laboratory of Ibn Zohr University (Maroc); Ulysse Lab-Network (Belgium), Oct 2023, Taghazout, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403931v1</w:t>
+                <w:t xml:space="preserve">hal-04300561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De la ressource territoriale à la fonction touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale A2U</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297019v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs sportifs et récréatifs en nature : Un laboratoire de sobriété</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité et symbolique du port du masque : contraste selon les contextes sociaux et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERMOSEM, Nov 2023, Mirabel (Ardèche), France</w:t>
+              <w:t xml:space="preserve">Le masque sanitaire à l’époque du covid-19 : regards croisés en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (Lille); Lilliad (Leaning Center Innovation); Université de Lille; Laboratoire GERiiCO, Nov 2023, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300594v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+                <w:t xml:space="preserve">Les loisirs sportifs et récréatifs en nature : Un laboratoire de sobriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lebreton</w:t>
+                <w:t xml:space="preserve">Olivier Bessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERMOSEM, Nov 2023, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332842v1</w:t>
+                <w:t xml:space="preserve">hal-04300594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter en urgence pendant le Covid-19. Quelques leçons méthodologiques d’un suivi d’innovation en temps de crise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rapide généalogie de l'intérêt pour les Méthodes Mixtes de Recherche (MMR) dans la recherche en sciences du sport et exemple d'un objet marginal : le masque sportif en période COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2023 – AFEA (Association française d’ethnologie et d’anthropologie) : La crise, un objet pour l'anthropologie ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, INALCO, France</w:t>
+              <w:t xml:space="preserve">Les Méthodes Mixtes pour l’Analyse de l’Activité et de l’Expérience en Activité Physique et en Sport. Articulation des Données et des Epistémologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité; Institut des Sciences du Sport-Santé de Paris (URP3625 – I3SP); Laboratoire Acté; Société française de philosophie du sport; Université Clermont Auvergne; Laboratoire CETAPS; Université de Rouen; Institut des Sciences du Mouvement Jules Marey; INSPE Aix Marseille; Revue Recherches &amp; Educations, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300510v1</w:t>
+                <w:t xml:space="preserve">hal-04332842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre nutrition sportive industrielle et alimentation frugale. Appropriation et résistance aux « innovations » alimentaires dans l’ultra-trail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquêter en urgence pendant le Covid-19. Quelques leçons méthodologiques d’un suivi d’innovation en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française: Penser le changement-La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès 2023 – AFEA (Association française d’ethnologie et d’anthropologie) : La crise, un objet pour l'anthropologie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ethnologie et d'Anthropologie, Nov 2023, Paris, INALCO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131651v1</w:t>
+                <w:t xml:space="preserve">hal-04300510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le surf-tourisme au Maroc : entre émergence spontanée et volonté de structuration et de labellisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entre nutrition sportive industrielle et alimentation frugale. Appropriation et résistance aux « innovations » alimentaires dans l’ultra-trail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taghazout Surf Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Laboratory of Ibn Zohr University (Maroc); Ulysse Lab-Network (Belgium), Oct 2023, Taghazout, Maroc</w:t>
+              <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française: Penser le changement-La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300561v1</w:t>
+                <w:t xml:space="preserve">hal-04131651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Traduire » le langage scientifique et technique chez deux professionnels de la distribution d’articles de sport en période de pandémie. L'exemple des masques sportifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859050v1</w:t>
+                <w:t xml:space="preserve">hal-04403786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Traduire » le langage scientifique et technique chez deux professionnels de la distribution d’articles de sport en période de pandémie. L'exemple des masques sportifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t>
+              <w:t xml:space="preserve">XIème Congrès International de la Société de Sociologie du Sport de Langue Française - Dire, faire et analyser. La sociologie du sport face au langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460975v1</w:t>
+                <w:t xml:space="preserve">hal-03859050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Ce que cache le port du masque en période de COVID-19. Représentations et normes sociales, jeux avec les règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t>
+              <w:t xml:space="preserve">L'indiscipline sanitaire. Histoire, enjeux, résistances, répression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique (LARJ); Frédéric Davansant; Pôle Recherche Humanités et Territoires Intégrés; Université du Littoral Côte d'Opale (ULCO), Dec 2022, Boulogne sur mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892178v1</w:t>
+                <w:t xml:space="preserve">hal-04460975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ingestion-performance et nourriture-plaisir. Confrontation des savoirs savants et expérientiels autour de l'alimentation en ultra-endurance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tranches d'âge, régions, genre, orientations politiques... Sociologie de diverses formes de rapport au masque en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux. Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SANTESIH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La COVID 19 au prisme des SHS : regards croisés et mises en perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Réseau national des Maisons des sciences de l'Homme (RnMSH); Maison française d'Oxford; Maison des Sciences de l'Homme de l'Université Libre de Bruxelles; Maison des Sciences de l'Homme de Liège, Dec 2022, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936958v1</w:t>
+                <w:t xml:space="preserve">hal-03892178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entre ingestion-performance et nourriture-plaisir. Confrontation des savoirs savants et expérientiels autour de l'alimentation en ultra-endurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux. Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SANTESIH; CRESCO; ACHAC, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403786v1</w:t>
+                <w:t xml:space="preserve">hal-03936958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transformation des techniques alimentaires à leurs incorporations dans la course ultra-trail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Audouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’Association Française de Sociologie Changer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Fondation de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281838v1</w:t>
+                <w:t xml:space="preserve">hal-04410398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pêche récréative sur la Côte d’Opale : quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De la transformation des techniques alimentaires à leurs incorporations dans la course ultra-trail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fondation de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’Association Française de Sociologie Changer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410398v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t>
               </w:r>
@@ -6069,51 +6069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6149,519 +6149,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport de rue et le « lieu » anthropologique. Dix années de rétrospective sur la ville vécue par les traceurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">(Bien?) s’alimenter en ultra-endurance. Pratiques et cultures alimentaires chez les ultra-trailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Pabion-Mouriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier congrès de l’association AnthropoVilles - La ville et les sciences sociales : Ce que la ville fait à l’anthropologie, ce que l’anthropologie fait à la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec, Oct 2019, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415035v1</w:t>
+                <w:t xml:space="preserve">hal-02379607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03206021v1</w:t>
+                <w:t xml:space="preserve">hal-03219171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Bien?) s’alimenter en ultra-endurance. Pratiques et cultures alimentaires chez les ultra-trailers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Courcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international francophone de recherche sur le plein air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec, Oct 2019, Chicoutimi, Canada</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379607v1</w:t>
+                <w:t xml:space="preserve">halshs-03206012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales: le cas du quartier de Lille-Fives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociales, alimentation et activités physiques dans un quartier lillois défavorisés. Rapports à l’alimentation et usages sociaux du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Courcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation, Régénération urbaine et développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS); Union Européenne (Programme Urban Innovative Actions), Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219171v1</w:t>
+                <w:t xml:space="preserve">halshs-03206021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promotion de la santé, pratiques alimentaires et activités physiques au prisme des inégalités sociales et territoriales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le sport de rue et le « lieu » anthropologique. Dix années de rétrospective sur la ville vécue par les traceurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Gibout</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lesné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’Association Française de Science Politique / 8ème Congrès du réseau des Associations francophones de science politique (CoSPoF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de Science Politique (AFSP); Institut d'Etudes Politiques de Bordeaux (Sciences Po Bordeaux), Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Premier congrès de l’association AnthropoVilles - La ville et les sciences sociales : Ce que la ville fait à l’anthropologie, ce que l’anthropologie fait à la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03206012v1</w:t>
+                <w:t xml:space="preserve">hal-02415035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et pratique sportive chez les lycéens de Rennes. L'origine ethnique est-elle un facteur de vulnérabilité ?</w:t>
               </w:r>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ethnicité sportive : signe et ressources de la question sociale et politique de la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR STAPS &amp; UFR Sciences de l’homme – département des sciences de l’éducation - Université Bordeaux Segalen, May 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6781,51 +6781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, alcool et sciences sociales. État des lieux et recherche(s) en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,385 +6857,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playful Urbanity and sports cultures. Analysis of alternative locations in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La « fête » chez les étudiants STAPS. Entre respect et déformation des valeurs sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la North American Society for the Sociology of Sport (NASSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Ottawa, France</w:t>
+              <w:t xml:space="preserve">Ethique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436514v1</w:t>
+                <w:t xml:space="preserve">halshs-00436515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « fête » chez les étudiants STAPS. Entre respect et déformation des valeurs sportives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Playful Urbanity and sports cultures. Analysis of alternative locations in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">congrès de la North American Society for the Sociology of Sport (NASSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Ottawa, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00436515v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville, A.P.S et sociabilités : les pratiques autorganisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le pratiquant hors-club. Les profils psycho-sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etre en société : le lien social à l'épreuve des cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">2ème rencontre départementale du sport de Loire Atlantique sur le thème du « pratiquant hors-club »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00341730v1</w:t>
+                <w:t xml:space="preserve">halshs-00436513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pratiquant hors-club. Les profils psycho-sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ville, A.P.S et sociabilités : les pratiques autorganisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontre départementale du sport de Loire Atlantique sur le thème du « pratiquant hors-club »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Etre en société : le lien social à l'épreuve des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436513v1</w:t>
+                <w:t xml:space="preserve">halshs-00341730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités physiques et sportives « libres » : un territoire sportif non-violent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports, violences et racisme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7260,51 +7260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension symbolique de l'appropriation des souterrains de Paris : regard ethnographique sur la relation entretenue entre l'appropriation privée de l'espace et la construction identitaire chez les pratiquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Raims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7329,51 +7329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace sportif outsider : appropriation privée de lieux informels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport : entre intérêts publics et appropriations privées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7469,64 +7469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes de la Mer </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t>
@@ -7607,51 +7607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,64 +7708,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre slow: enjeux et perspectives pour une transition corporelle, récréative et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7796,51 +7796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures urbaines et sportives alternatives. Socio-anthropologie de l'urbanité ludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 230 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7890,51 +7890,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêcheurs de loisir, des acteurs marginalisés au sein d’un réseau partagé entre communautés d’intérêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,64 +7989,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre Slow. Introduction à une pratique interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florian Lebreton; Christophe Gibout; Bernard Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre slow. Expériences corporelles, sportives et touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy; Editions universitaires de Lorraine, pp.5-12, 2020, 978-2-8143-0568-7</w:t>
@@ -8088,51 +8088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants en sciences du sport face à l'alcool : une population vulnérable ? Les relations corps, genre et alcoolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terret, Thierry and Robène, Luc and Charroin, Pascal and Héas, Stephane and Liotard, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.577-594, 2014</w:t>
@@ -8213,51 +8213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arjona Garrido, A and Belmonte, T and Checa, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacios de Interacción con inmigrados. Reflexiones sobre conceptos teóricos y experiencias de trabajo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Almería, pp.95-109, 2010</w:t>
@@ -8318,51 +8318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie c’est de l’ultra endurance ! Mais comment font les sportifs de l’extrême ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8412,51 +8412,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation prospective et impacts des dispositifs de labellisation &amp;quot;ville de surf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8487,51 +8487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire ESCALESS.2 (2020-2023), programme Fondation de France &amp;quot;Les futurs du littoral et de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8609,51 +8609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire ESCALESS.1 (2019-2020), programme Fondation de France &amp;quot;Les futurs du littoral et de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8770,51 +8770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rufin-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8879,77 +8879,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Reboul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université du Littoral - Côte d'Opale; Université de Lille (2018-..); TVES ULR 4477. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9125,51 +9125,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire lieu » à travers l'urbain. Socio-anthropologie des pratiques ludo-sportives et auto-organisées de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Rennes 2, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9228,51 +9228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps environné&amp;quot; et &amp;quot;corps-environnement&amp;quot; dans les pratiques récréatives et sportives. Programme transdisciplinaire pour une socio-anthropologie en staps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. TVES ULR 4477 Université du littoral Côte d'Opale, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9380,51 +9380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AD4C95B"/>
+    <w:nsid w:val="B7256AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9611,51 +9611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/f-lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4736-1017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133257827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/155306479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107756589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05240784v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hockey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251360839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2423306" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01003846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707818" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630805v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02174415v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2010.10707809" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t Abdelmalek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frezza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346262v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Hue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lallin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wadoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera De Paz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05472101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/f-lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4736-1017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133257827" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/155306479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107756589" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975005v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bessy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05240784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquelyn Allen-Collinson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hockey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10126902251360839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353113v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lancelev&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2585490" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975003v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2024.2423306" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Pabion-Mouri&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.020.0237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courcier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10522" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lesn&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1681799" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peralta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Chervenak Wiley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-016-0652-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02936623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.072.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847979v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.068.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01003846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707818" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02174415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2010.10707809" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-618X.2010.01239.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17DWQZPC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Semp&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A&#239;t Abdelmalek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341729v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frezza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341725v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267832v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678545v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440019v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678313v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300594v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reboul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02379607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436513v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341733v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341735v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garcia-Arjona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02938553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204573v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146966v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Hue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lallin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wadoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Barrera De Paz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cardinal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05472101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>