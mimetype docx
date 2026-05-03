--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 18 p. </w:t>
+              <w:t xml:space="preserve">, 2026, 55, pp.1061-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13280-025-02313-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1896,264 +1896,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variation and temporal patterns in the survival of a long-lived scavenger</w:t>
+                <w:t xml:space="preserve">Evolution in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chantepie</w:t>
+                <w:t xml:space="preserve">F. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Teplitsky</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.02216⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6276), pp.922-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad6756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02282905v1</w:t>
+                <w:t xml:space="preserve">hal-01284574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-related variation and temporal patterns in the survival of a long-lived scavenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sarrazin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Descaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125 (2), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.02216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aad6756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284574v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02282905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making by a soaring bird: time, energy and risk considerations at different spatio-temporal scales</w:t>
               </w:r>
@@ -2550,90 +2550,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuarial senescence can increase the risk of extinction of mammal populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (1), pp.116 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2952,51 +2952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monsarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bessa-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Boisselier-Dubayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4776,77 +4776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuarial senescence increases the risk of extinction of mammal population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,77 +4897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of senescence on population dynamics of Griffon Vulture: A reintroduction case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Teplitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5659,286 +5659,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité utile vs nature inutile : argumentaire écologique et économique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences évolutives des approches par services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques : perspectives interdisciplinaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">Valeurs de la Biodiversité et Services Ecosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 9782759224425</w:t>
+              <w:t xml:space="preserve">, 220 p., 2016, Update Sciences and Technologies, 9782759224425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797631v1</w:t>
+                <w:t xml:space="preserve">hal-02796348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences évolutives des approches par services écosystémiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Sarrazin</w:t>
+                <w:t xml:space="preserve">Biodiversité utile vs nature inutile : argumentaire écologique et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ezzine de Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Pham</w:t>
+                <w:t xml:space="preserve">Rémi Montgruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Quétie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs de la Biodiversité et Services Ecosystémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8, </w:t>
+              <w:t xml:space="preserve">Valeurs de la biodiversité et services écosystémiques : perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 220 p., 2016, Update Sciences and Technologies, 9782759224425</w:t>
+              <w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 9782759224425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796348v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and habitat selection: behavioural and spatial constraints for animal reintroductions</w:t>
               </w:r>
@@ -7687,51 +7687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Claire Young" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Betton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Th&#233;venin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07991-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Triay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo5970" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04049770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5421" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04049772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5422" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duriez Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sforzi Andrea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triay-Bagur Rafel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alexandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrazin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109640" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Rousteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3862" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02553941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gastineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714599115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2821" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Descaves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02216" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H725DHG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284574v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6756" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04052281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Harel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Spiegel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Horvitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0397" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12723" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guigon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mihoub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0221.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei L. Vyssotski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eliotout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monsarrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessa-Gomes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.04.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRSQ1CFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/1195-6860(2007)14[463:IODAGI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bos&#232;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00674.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7D1FNDH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-5347(96)20092-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BZPMGM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04461480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886928" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-la-nature-a-ses-justes-valeurs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/fr/documents-frb/dernieres-publications.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04059753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.merma.2021.01.0245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/nouvelles/changement-climatique-dans-les-cevennes/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797631v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368945.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r4821-valeurs-de-la-biodiversite-et-services-ecosystemiques.html?profil_Id=7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Sarrazin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline C Beudels-Jamar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boitani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Claire Young" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarrazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Betton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fonderflick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4856" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Th&#233;venin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07991-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Monti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Montgelard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sforzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Triay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo5970" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04049770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larr&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5421" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04049772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5422" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5479" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03766561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duriez Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sforzi Andrea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triay-Bagur Rafel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alexandre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrazin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109640" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Rousteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3862" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02553941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Gastineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108210" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1714599115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2821" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarrazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecomte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad6756" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Descaves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02216" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H725DHG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04052281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roi Harel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Spiegel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fluhr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Horvitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0397" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Princ&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12723" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01226240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guigon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerbiriou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mihoub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12244" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0221.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tromp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dell'Omo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei L. Vyssotski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Eliotout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monsarrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhamou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessa-Gomes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bouten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gouar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027453" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deygout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq120" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Gouar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sulawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Henriquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-010-0593-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516090v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2009.12.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.04.030" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRSQ1CFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2008.17142.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q1LMJ134-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier-Dubayle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arthur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/1195-6860(2007)14[463:IODAGI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bos&#232;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919X.2007.00674.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7D1FNDH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bos&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambourdi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Choisy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605307000312" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105444v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-5347(96)20092-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BZPMGM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04461480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kari" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886928" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424564v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-la-nature-a-ses-justes-valeurs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04871681v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Doisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788514v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationbiodiversite.fr/fr/documents-frb/dernieres-publications.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04059753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.merma.2021.01.0245" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917092v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/nouvelles/changement-climatique-dans-les-cevennes/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/en/r4821-valeurs-de-la-biodiversite-et-services-ecosystemiques.html?profil_Id=7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797631v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine de Blas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montgruel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368945.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444355833.ch5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducarme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091509v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel A Salles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F., Sarrazin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landrieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bray" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline C Beudels-Jamar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchamp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boitani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Maho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>