--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of irradiation on blood-brain tumor barrier model of Diffuse Midline Glioma: characterization of physical and metabolic properties</w:t>
+                <w:t xml:space="preserve">Advanced integrated human in vitro approach to explore gut-brain barrier interactions with gut microbiota metabolites and pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Carroué</w:t>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Happernegg</w:t>
+                <w:t xml:space="preserve">Juliette Poiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Perrot</w:t>
+                <w:t xml:space="preserve">Avénie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12987-026-00778-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529307v1</w:t>
+                <w:t xml:space="preserve">hal-05421671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced integrated human in vitro approach to explore gut-brain barrier interactions with gut microbiota metabolites and pesticides</w:t>
+                <w:t xml:space="preserve">Consequences of irradiation on blood-brain tumor barrier model of Diffuse Midline Glioma: characterization of physical and metabolic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+                <w:t xml:space="preserve">Marine Carroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Poiriez</w:t>
+                <w:t xml:space="preserve">Eloise Happernegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avénie Huet</w:t>
+                <w:t xml:space="preserve">Flavie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 309, </w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12987-026-00778-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421671v1</w:t>
+                <w:t xml:space="preserve">hal-05529307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic properties of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; synthesized by glycine-assisted sol-gel method and its impact on intestinal and blood-brain barriers</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dusailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,299 +636,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kv10.1 potassium channel, driver of hypoxia-induced EMT and breast cancer cell aggressiveness</w:t>
+                <w:t xml:space="preserve">Metabolic profiles of the human blood-brain barrier cells treated by TNF-alpha and oxysterols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Laîné</w:t>
+                <w:t xml:space="preserve">Cindy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
+                <w:t xml:space="preserve">Kenneth Cp Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+                <w:t xml:space="preserve">Xiaoli Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
+                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12935-025-04020-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399824v1</w:t>
+                <w:t xml:space="preserve">hal-05402277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiles of the human blood-brain barrier cells treated by TNF-alpha and oxysterols</w:t>
+                <w:t xml:space="preserve">The Kv10.1 potassium channel, driver of hypoxia-induced EMT and breast cancer cell aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Nguyen</w:t>
+                <w:t xml:space="preserve">Mélanie Laîné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Cp Cheung</w:t>
+                <w:t xml:space="preserve">Stéphanie Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Chen</w:t>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
+                <w:t xml:space="preserve">Nicolas Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 193, </w:t>
+              <w:t xml:space="preserve">Cancer Cell International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12935-025-04020-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402277v1</w:t>
+                <w:t xml:space="preserve">hal-05399824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective Effects of Extracts from Green Leaves and Rhizomes of Posidonia oceanica (L.) Delile on an In Vitro Model of the Human Blood–Brain Barrier</w:t>
               </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Abruscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Arizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,1631 +1172,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretome of brain microvascular endothelial cells promotes endothelial barrier tightness and protects against hypoxia-induced vascular leakage</w:t>
+                <w:t xml:space="preserve">Enhancing Oral Delivery of Biologics: A Non-Competitive and Cross-Reactive Anti-Leptin Receptor Nanofitin Demonstrates a Gut-Crossing Capacity in an Ex Vivo Porcine Intestinal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+                <w:t xml:space="preserve">Solene Masloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Hachani</w:t>
+                <w:t xml:space="preserve">Anne Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Bugno</w:t>
+                <w:t xml:space="preserve">Anaëlle Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogeshvar N Kalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s10020-024-00897-6⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16010116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678255v1</w:t>
+                <w:t xml:space="preserve">hal-04413366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Oral Delivery of Biologics: A Non-Competitive and Cross-Reactive Anti-Leptin Receptor Nanofitin Demonstrates a Gut-Crossing Capacity in an Ex Vivo Porcine Intestinal Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solene Masloh</w:t>
+                <w:t xml:space="preserve">Effects of Chlorpyrifos on gut dysbiosis and barriers integrity in women with a focus on pregnancy and prebiotic intervention: insights from advanced in vitro human models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avénie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Poiriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chevrel</w:t>
+                <w:t xml:space="preserve">Claire-Joly Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Culot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yogeshvar N Kalia</w:t>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16010116⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 367, pp.125533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413366v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD31 orchestrates metabolic regulation in autophagy pathways of rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Fanti</w:t>
+                <w:t xml:space="preserve">25-Hydroxycholesterol attenuates tumor necrosis factor alpha-induced blood-brain barrier breakdown in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107346⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1870, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2024.167479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670138v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Chlorpyrifos on gut dysbiosis and barriers integrity in women with a focus on pregnancy and prebiotic intervention: insights from advanced in vitro human models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">CD31 orchestrates metabolic regulation in autophagy pathways of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Cp Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingxuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Fanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125533⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2024.107346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837526v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-Hydroxycholesterol attenuates tumor necrosis factor alpha-induced blood-brain barrier breakdown in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Secretome of brain microvascular endothelial cells promotes endothelial barrier tightness and protects against hypoxia-induced vascular leakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cindy Nguyen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiraz Dib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+                <w:t xml:space="preserve">Paulina Bugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1870, </w:t>
+              <w:t xml:space="preserve">Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2024.167479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s10020-024-00897-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683068v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterovirus A71 crosses a human blood–brain barrier model through infected immune cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal exposure to pesticides induces perturbations in the gut microbiota and blood–brain barrier of dams and the progeny, prevented by a prebiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gaume</w:t>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00690-24⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34969-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578863v1</w:t>
+                <w:t xml:space="preserve">hal-04711499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to pesticides induces perturbations in the gut microbiota and blood–brain barrier of dams and the progeny, prevented by a prebiotic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+                <w:t xml:space="preserve">Enterovirus A71 crosses a human blood–brain barrier model through infected immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+                <w:t xml:space="preserve">Maxime Bisseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Igor Lopez-Coqueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.00690-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34969-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00690-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711499v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+                <w:t xml:space="preserve">TNFα Activates the Liver X Receptor Signaling Pathway and Promotes Cholesterol Efflux from Human Brain Pericytes Independently of ABCA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 24 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068149v1</w:t>
+                <w:t xml:space="preserve">hal-04053087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting In Vitro the Role of Brain-like Endothelial Cells on the Maturation and Metabolism of Brain Pericytes by SWATH Proteomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High levels of endothelial ICAM-1 prohibit natalizumab mediated abrogation of CD4+ T cell arrest on the inflamed BBB under flow in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhailo Vladymyrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Menaceur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
+                <w:t xml:space="preserve">Dale Glavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Karamanos</w:t>
+                <w:t xml:space="preserve">James L Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells12071010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12974-023-02797-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068135v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of endothelial ICAM-1 prohibit natalizumab mediated abrogation of CD4+ T cell arrest on the inflamed BBB under flow in vitro</w:t>
+                <w:t xml:space="preserve">BrainBike peptidomimetic enables efficient transport of proteins across brain endothelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasha Soldati</w:t>
+                <w:t xml:space="preserve">Maria C Lucana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Bär</w:t>
+                <w:t xml:space="preserve">Roberta Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykhailo Vladymyrov</w:t>
+                <w:t xml:space="preserve">Cristina Díaz-Perlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale Glavin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamí Oller-Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-023-02797-8⟩</w:t>
+              <w:t xml:space="preserve">RSC Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.7 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cb00194f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104383v1</w:t>
+                <w:t xml:space="preserve">hal-04375262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNFα Activates the Liver X Receptor Signaling Pathway and Promotes Cholesterol Efflux from Human Brain Pericytes Independently of ABCA1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Highlighting In Vitro the Role of Brain-like Endothelial Cells on the Maturation and Metabolism of Brain Pericytes by SWATH Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiraz Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065992⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12071010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053087v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BrainBike peptidomimetic enables efficient transport of proteins across brain endothelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria C Lucana</w:t>
+                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Lucchi</w:t>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamí Oller-Salvia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.7 - 11. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cb00194f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375262v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProNGF promotes brain metastasis through TrkA/EphA2 induced Src activation in triple negative breast cancer cells</w:t>
               </w:r>
@@ -2910,723 +2910,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic induction of blood-brain barrier properties</w:t>
+                <w:t xml:space="preserve">Discovery, Structure–Activity Relationships, and In Vivo Activity of Dihydropyridone Agonists of the Bile Acid Receptor TGR5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergő Porko</w:t>
+                <w:t xml:space="preserve">Sylvain Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mária Mészáros</w:t>
+                <w:t xml:space="preserve">Rajaa Boulahjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anikó Szec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Vanessa Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Figuei</w:t>
+                <w:t xml:space="preserve">Morgane Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.23160061211of12⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597592v1</w:t>
+                <w:t xml:space="preserve">hal-04192205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery, Structure–Activity Relationships, and In Vivo Activity of Dihydropyridone Agonists of the Bile Acid Receptor TGR5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Picon</w:t>
+                <w:t xml:space="preserve">25-hydroxycholesterol in health and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Boulahjar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01881⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192205v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Opportunities in the Oral Delivery of Recombinant Biologics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Chevrel</w:t>
+                <w:t xml:space="preserve">Differential Blood–Brain Barrier Transport and Cell Uptake of Cyclic Peptides In Vivo and In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Melander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Wellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Scapozza</w:t>
+                <w:t xml:space="preserve">Kimia Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fredriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15051415⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15051507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108844v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Blood–Brain Barrier Transport and Cell Uptake of Cyclic Peptides In Vivo and In Vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic induction of blood-brain barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Eriksson</w:t>
+                <w:t xml:space="preserve">Gergő Porko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Wellens</w:t>
+                <w:t xml:space="preserve">Mária Mészáros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimia Hosseini</w:t>
+                <w:t xml:space="preserve">Anikó Szec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Fredriksson</w:t>
+                <w:t xml:space="preserve">Ricardo Figuei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15051507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.23160061211of12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108846v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25-hydroxycholesterol in health and diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shiraz Dib</w:t>
+                <w:t xml:space="preserve">Challenges and Opportunities in the Oral Delivery of Recombinant Biologics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Masloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Scapozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlr.2023.100486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15051415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352365v1</w:t>
+                <w:t xml:space="preserve">hal-04108844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesicular Trafficking, a Mechanism Controlled by Cascade Activation of Rab Proteins: Focus on Rab27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dusailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3706,676 +3706,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of Bi- and Trifunctional Sugar Oximes as Antidotes against Organophosphorus Poisoning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities in the use of transcriptomics characterization for human iPSC-derived BBB models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01748⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2022.105424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706969v1</w:t>
+                <w:t xml:space="preserve">hal-03708257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-α and IL-1β Modulate Blood-Brain Barrier Permeability and Decrease Amyloid-β Peptide Efflux in a Human Blood-Brain Barrier Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">The Blood–Brain Barrier, an Evolving Concept Based on Technological Advances and Cell–Cell Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietra Candela</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231810235⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11010133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786823v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of surfactant coated PLGA nanoparticles with in vitro human brain-like endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa L.J. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 621, pp.121780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in the use of transcriptomics characterization for human iPSC-derived BBB models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Wellens</w:t>
+                <w:t xml:space="preserve">TNF-α and IL-1β Modulate Blood-Brain Barrier Permeability and Decrease Amyloid-β Peptide Efflux in a Human Blood-Brain Barrier Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Versele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Culot</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tilloy-Fenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2022.105424⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (18), pp.10235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231810235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708257v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blood–Brain Barrier, an Evolving Concept Based on Technological Advances and Cell–Cell Communications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Class of Bi- and Trifunctional Sugar Oximes as Antidotes against Organophosphorus Poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.133. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (6), pp.4649-4666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11010133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706905v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Targeted Absolute Proteomics for Better Characterization of an In Vitro Human Blood–Brain Barrier Model Derived from Hematopoietic Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanori Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,77 +4478,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioglitazone Attenuates the Effects of Peripheral Inflammation in a Human In Vitro Blood–Brain Barrier Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Henrique Oliveira da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Paula-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Kanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4593,1506 +4593,1506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Iron Homeostasis Regulates Blood-Brain Barrier Integrity via the HIF2α—Ve-Cadherin Pathway</w:t>
+                <w:t xml:space="preserve">Time-Dependent Internalization of Polymer-Coated Silica Nanoparticles in Brain Endothelial Cells and Morphological and Functional Effects on the Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rand</w:t>
+                <w:t xml:space="preserve">Aniela Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly Ravid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yael Bresler</w:t>
+                <w:t xml:space="preserve">Angélique Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13030311⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185677v1</w:t>
+                <w:t xml:space="preserve">hal-03185554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial drug discovery: from quinine to the most recent promising clinical drug candidates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central nervous system delivery of molecules across the blood-brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867328666210803152419⟩</w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2020.104952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472321v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of pyrazolo-thieno[3,2-d]pyrimidinylamino-phenyl acetamides as type-II pan-tropomyosin receptor kinase (TRK) inhibitors: Design, synthesis, and biological evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Carlomagno</w:t>
+                <w:t xml:space="preserve">Beyond the Rule of 5: Impact of PEGylation with Various Polymer Sizes on Pharmacokinetic Properties, Structure–Properties Relationships of mPEGylated Small Agonists of TGR5 Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hoguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Dequirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Boulahjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (3), pp.1593-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185627v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization and Automation of a Human In Vitro Blood–Brain Barrier Model for the High-Throughput Screening of Compounds in the Early Stage of Drug Discovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Hachani</w:t>
+                <w:t xml:space="preserve">Differential neurovirulence of Usutu viruslineages in mice and neuronal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13060892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-021-02109-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472477v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow induces barrier and glycocalyx-related genes and negative surface charge in a lab-on-a-chip human blood-brain barrier model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Santa-Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fruzsina R Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Constant</w:t>
+                <w:t xml:space="preserve">András Kincses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Judith Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (9), pp.2201-2215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X21992638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455730v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow induces barrier and glycocalyx-related genes and negative surface charge in a lab-on-a-chip human blood-brain barrier model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of ABCA7 in Human Health and in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Pahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X21992638⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.4603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185580v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ABCA7 in Human Health and in Alzheimer’s Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jens Pahnke</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22094603⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.697329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472487v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Dependent Internalization of Polymer-Coated Silica Nanoparticles in Brain Endothelial Cells and Morphological and Functional Effects on the Blood-Brain Barrier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Ducray</w:t>
+                <w:t xml:space="preserve">Discovery of pyrazolo-thieno[3,2-d]pyrimidinylamino-phenyl acetamides as type-II pan-tropomyosin receptor kinase (TRK) inhibitors: Design, synthesis, and biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingtian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengping Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialuisa Moccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carlomagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041657⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.113265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185554v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Rule of 5: Impact of PEGylation with Various Polymer Sizes on Pharmacokinetic Properties, Structure–Properties Relationships of mPEGylated Small Agonists of TGR5 Receptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Hoguet</w:t>
+                <w:t xml:space="preserve">Antimalarial drug discovery: from quinine to the most recent promising clinical drug candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tisnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dassonville-Klimpt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Lasalle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01774⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867328666210803152419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185533v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential neurovirulence of Usutu viruslineages in mice and neuronal cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial Iron Homeostasis Regulates Blood-Brain Barrier Integrity via the HIF2α—Ve-Cadherin Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orly Ravid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Clé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+                <w:t xml:space="preserve">Dana Atrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+                <w:t xml:space="preserve">Hila Israelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie France Martin</w:t>
+                <w:t xml:space="preserve">Yael Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-021-02109-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13030311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678372v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central nervous system delivery of molecules across the blood-brain barrier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miniaturization and Automation of a Human In Vitro Blood–Brain Barrier Model for the High-Throughput Screening of Compounds in the Early Stage of Drug Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Roig</w:t>
+                <w:t xml:space="preserve">Elisa Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rosell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleonora Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144, </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2020.104952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13060892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282235v1</w:t>
+                <w:t xml:space="preserve">hal-03472477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triple Culture Cell System Modeling the Human Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Deligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bilardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,103 +6156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential neurovirulence of Usutu virus lineages in mice and neuronal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Clé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), pp.11. </w:t>
@@ -6284,364 +6284,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential neurotoxicity of titanium implants: Prospective, in-vivo and in-vitro study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a human iPSC-derived BBB model for repeated dose toxicity testing with cyclosporine A as model compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahar Shelly</w:t>
+                <w:t xml:space="preserve">Vidya Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigal Liraz Zaltsman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ithamar Ganmore</w:t>
+                <w:t xml:space="preserve">Pranika Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.121039⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.105112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472462v1</w:t>
+                <w:t xml:space="preserve">hal-03185595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a human iPSC-derived BBB model for repeated dose toxicity testing with cyclosporine A as model compound</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+                <w:t xml:space="preserve">Potential neurotoxicity of titanium implants: Prospective, in-vivo and in-vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahar Shelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigal Liraz Zaltsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofir Ben-Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidya Chandrasekaran</w:t>
+                <w:t xml:space="preserve">Avraham Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranika Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+                <w:t xml:space="preserve">Ithamar Ganmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.105112. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, pp.121039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.121039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185595v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome of endothelial progenitor cells from stroke patients promotes endothelial barrier tightness and protects against hypoxia-induced vascular leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel García-Gabilondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Grayston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Bugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6705,51 +6705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport study of interleukin-1 inhibitors using a human in vitro model of the blood-brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Sjöström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Leickt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6820,1315 +6820,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketone Bodies Promote Amyloid-β1–40 Clearance in a Human in Vitro Blood–Brain Barrier Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Versele</w:t>
+                <w:t xml:space="preserve">Development of a human in vitro blood–brain tumor barrier model of diffuse intrinsic pontine glioma to better understand the chemoresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Deligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Corsi</w:t>
+                <w:t xml:space="preserve">Samuel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Fuso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rita Businaro</w:t>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21030934⟩</w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12987-020-00198-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538226v1</w:t>
+                <w:t xml:space="preserve">hal-04461924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naphthoquinone–Dopamine Hybrids Inhibit α‐Synuclein Aggregation, Disrupt Preformed Fibrils, and Attenuate Aggregate‐Induced Toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing human induced pluripotent stem cell‐derived blood‐brain barrier models for studying immune cell interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Nishihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashim Paul</w:t>
+                <w:t xml:space="preserve">Benjamin Gastfriend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adi Huber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Sylvain Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itzik Cooper</w:t>
+                <w:t xml:space="preserve">Amandine Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (69), pp.16486-16496. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.16693-16715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202003374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202001507RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126960v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionotropic Action of Endothelial NMDA Receptors on Blood–Brain Barrier Permeability via Rho/ROCK-Mediated Phosphorylation of Myosin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Usutu virus neuropathogenicity in mice and human cellular models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupriya Mehra</w:t>
+                <w:t xml:space="preserve">Vincent Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Guérit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Lina Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0969-19.2019⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.e0008223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535778v1</w:t>
+                <w:t xml:space="preserve">hal-02886700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLGA protein nanocarriers with tailor-made fluorescence/MRI/PET imaging modalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naphthoquinone–Dopamine Hybrids Inhibit α‐Synuclein Aggregation, Disrupt Preformed Fibrils, and Attenuate Aggregate‐Induced Toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashim Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajie Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alba Grayston</w:t>
+                <w:t xml:space="preserve">Adi Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Feiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irene Anton-Sales</w:t>
+                <w:t xml:space="preserve">Itzik Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr10620k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (69), pp.16486-16496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538272v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GM1 Oligosaccharide Crosses the Human Blood–Brain Barrier In Vitro by a Paracellular Route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonionotropic Action of Endothelial NMDA Receptors on Blood–Brain Barrier Permeability via Rho/ROCK-Mediated Phosphorylation of Myosin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupriya Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Di Biase</w:t>
+                <w:t xml:space="preserve">Sylvaine Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lunghi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Yuri Pomè</w:t>
+                <w:t xml:space="preserve">Richard Macrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21082858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (8), pp.1778-1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0969-19.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127393v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Output Method to Isolate Cerebral Pericytes from Mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fenart</w:t>
+                <w:t xml:space="preserve">PLGA protein nanocarriers with tailor-made fluorescence/MRI/PET imaging modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel García-Gabilondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Grayston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Feiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Anton-Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60588⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.4988-5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr10620k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535814v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a human in vitro blood–brain tumor barrier model of diffuse intrinsic pontine glioma to better understand the chemoresistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
+                <w:t xml:space="preserve">GM1 Oligosaccharide Crosses the Human Blood–Brain Barrier In Vitro by a Paracellular Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Di Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meignan</w:t>
+                <w:t xml:space="preserve">Giulia Lunghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
+                <w:t xml:space="preserve">Margherita Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Yuri Pomè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12987-020-00198-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), pp.2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21082858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461924v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing human induced pluripotent stem cell‐derived blood‐brain barrier models for studying immune cell interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sasha Soldati</w:t>
+                <w:t xml:space="preserve">A High Output Method to Isolate Cerebral Pericytes from Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupriya Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Perriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mathias</w:t>
+                <w:t xml:space="preserve">Marc Fatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202001507RR⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/60588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126912v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Usutu virus neuropathogenicity in mice and human cellular models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+                <w:t xml:space="preserve">Ketone Bodies Promote Amyloid-β1–40 Clearance in a Human in Vitro Blood–Brain Barrier Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Versele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Foulongne</w:t>
+                <w:t xml:space="preserve">Andrea Fuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Lapeyre</w:t>
+                <w:t xml:space="preserve">Rita Businaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.e0008223. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21030934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886700v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting and Crossing the Blood-Brain Barrier with Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8156,338 +8156,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Infection Promotes Local Inflammation, Cell Adhesion Molecule Upregulation, and Leukocyte Recruitment at the Blood-Brain Barrier</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy Assessment of an Uncharged Reactivator of NOP-Inhibited Acetylcholinesterase Based on Tetrahydroacridine Pyridine-Aldoxime Hybrid in Mouse Compared to Pralidoxime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Constant</w:t>
+                <w:t xml:space="preserve">André-Guilhem Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nervo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01183-20⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10060858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914994v1</w:t>
+                <w:t xml:space="preserve">hal-03127255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy Assessment of an Uncharged Reactivator of NOP-Inhibited Acetylcholinesterase Based on Tetrahydroacridine Pyridine-Aldoxime Hybrid in Mouse Compared to Pralidoxime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Nervo</w:t>
+                <w:t xml:space="preserve">Zika Virus Infection Promotes Local Inflammation, Cell Adhesion Molecule Upregulation, and Leukocyte Recruitment at the Blood-Brain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Dias</w:t>
+                <w:t xml:space="preserve">Marie-France Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.858. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.e01183-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10060858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01183-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127255v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step to the improvement of the blood brain barrier passage of atazanavir encapsulated in sustainable bioorganic vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Létévé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,64 +8564,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human CD4+ T cell subsets differ in their abilities to cross endothelial and epithelial brain barriers in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Nishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Perspectives of Cyclodextrins, 10 (2), pp.1-18/339. </w:t>
@@ -9113,51 +9113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoselective Hydrogenation of 6‐Alkynyl‐3‐fluoro‐2‐pyridinaldoximes: Access to First‐in‐Class 6‐Alkyl‐3‐Fluoro‐2‐pyridinaldoxime Scaffolds as New Reactivators of Sarin‐Inhibited Human Acetylcholinesterase with Increased Blood–Brain Barrier Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallikajurna Reddy Nimmakayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9286,51 +9286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Yisel Caballero Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Benfenati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Wellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (11), pp.4058. </w:t>
@@ -9381,64 +9381,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of brain pericytes in blood–brain barrier formation and maintenance: a transcriptomic study of cocultured human endothelial cells derived from hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9502,90 +9502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspase-1 has a critical role in blood-brain barrier injury and its inhibition contributes to multifaceted repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hila Israelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Atrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Elhaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Tietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Nishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9904,51 +9904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols and the NeuroVascular Unit (NVU): A far true love with bright and dark sides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10008,90 +10008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient blood–brain barrier disruption is induced by low pulsed electrical fields in vitro: an analysis of permeability and trans-endothelial electric resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Sharabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Shemesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Atrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (1), pp.459-469. </w:t>
@@ -10129,90 +10129,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Miniaturized Pump Out Method for Characterizing Molecule Interaction with ABC Transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Versele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10253,601 +10253,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits mais costauds: Les exosomes neuronaux contrôlent l’intégrité vasculaire cérébrale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food-Derived Hemorphins Cross Intestinal and Blood–Brain Barriers In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Kouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Touche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183404008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504238v1</w:t>
+                <w:t xml:space="preserve">hal-02506264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV Neuroinfection and Alzheimer’s Disease: Similarities and Potential Links?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fncel.2018.00307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCA7 Downregulation Modifies Cellular Cholesterol Homeostasis and Decreases Amyloid-β Peptide Efflux in an in vitro Model of the Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Krohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Pahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (4), pp.1195-1211. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-170883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-Derived Hemorphins Cross Intestinal and Blood–Brain Barriers In Vitro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petits mais costauds: Les exosomes neuronaux contrôlent l’intégrité vasculaire cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.303-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183404008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fendo.2018.00159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02506264v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood-Brain Barrier Cellular Responses Toward Organophosphates: Natural Compensatory Processes and Exogenous Interventions to Rescue Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Elhaik Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macheto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Ines de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11026,377 +11026,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor-mediated PLGA nanoparticles for glioblastoma multiforme treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A silicon nanomembrane platform for the visualization of immune cell trafficking across the human blood–brain barrier under flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Ramalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Tejas Khire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gosselet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.A.N. Coelho</w:t>
+                <w:t xml:space="preserve">Hung Li Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Nishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.04.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.395-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X18820584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506188v1</w:t>
+                <w:t xml:space="preserve">hal-02505603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon nanomembrane platform for the visualization of immune cell trafficking across the human blood–brain barrier under flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosito</w:t>
+                <w:t xml:space="preserve">Receptor-mediated PLGA nanoparticles for glioblastoma multiforme treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Khire</w:t>
+                <w:t xml:space="preserve">J. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Li Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Nishihara</w:t>
+                <w:t xml:space="preserve">M.A.N. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (3), pp.395-410. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 545 (1-2), pp.84-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X18820584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.04.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505603v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking brain tissue binding in an in vitro model of the blood-brain barrier illustrates differences between in vitro and in vivo methods for assessing the rate of brain penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Lundquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.453-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11424,373 +11424,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical Intestinal Aminoimidazole Agonists of G-Protein-Coupled Bile Acid Receptor 1 Promote Glucagon Like Peptide-1 Secretion and Improve Glucose Tolerance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation in vitro de la barrière hémato-encéphalique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b01873⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.423-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173304013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02115415v1</w:t>
+                <w:t xml:space="preserve">hal-00543630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation in vitro de la barrière hémato-encéphalique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disease-Induced Alterations in Brain Drug Transporters in Animal Models of Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati-Sisko Vellonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni Ihalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Picardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (4), pp.423-431. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (12), pp.2652-2662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173304013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-017-2263-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543630v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease-Induced Alterations in Brain Drug Transporters in Animal Models of Alzheimer’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topical Intestinal Aminoimidazole Agonists of G-Protein-Coupled Bile Acid Receptor 1 Promote Glucagon Like Peptide-1 Secretion and Improve Glucose Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hoguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kati-Sisko Vellonen</w:t>
+                <w:t xml:space="preserve">Nathalie Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouni Ihalainen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Florence Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Picardat</w:t>
+                <w:t xml:space="preserve">Catherine Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (12), pp.2652-2662. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (10), pp.4185-4211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-017-2263-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.6b01873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506588v1</w:t>
+                <w:t xml:space="preserve">inserm-02115415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resveratrol and Grape Extract-loaded Solid Lipid Nanoparticles for the Treatment of Alzheimer’s Disease</w:t>
               </w:r>
@@ -12038,563 +12038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting co-culture in vitro models of the blood–brain barrier for use in cancer research: maintaining an appropriate endothelial monolayer for the assessment of transendothelial migration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Docosahexaenoic Acid Uptake by the Brain from a Structured Phospholipid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Drolez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+                <w:t xml:space="preserve">M. Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geloen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Foumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/labinvest.2016.35⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (5), pp.3205-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-015-9228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510335v1</w:t>
+                <w:t xml:space="preserve">hal-01850313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Docosahexaenoic Acid Uptake by the Brain from a Structured Phospholipid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of Amyloid-β1–40 Transport by ApoA1 and ApoJ Across an in vitro Model of the Blood-Brain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fenart</w:t>
+                <w:t xml:space="preserve">Cristina Merino-Zamorano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Fernández-de Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Batlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-015-9228-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (2), pp.677-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-150976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850313v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro blood–brain barrier permeability predictions for GABAA receptor modulating piperine analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Elisabeth Eigenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Dürig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Andrea Jähne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Smieško</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.118-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Amyloid-β1–40 Transport by ApoA1 and ApoJ Across an in vitro Model of the Blood-Brain Barrier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alex Montañola</w:t>
+                <w:t xml:space="preserve">Adapting co-culture in vitro models of the blood–brain barrier for use in cancer research: maintaining an appropriate endothelial monolayer for the assessment of transendothelial migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Batlle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+                <w:t xml:space="preserve">Aurore Drolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (2), pp.677-691. </w:t>
+              <w:t xml:space="preserve">Laboratory Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (5), pp.588-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-150976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/labinvest.2016.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506917v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics and In Vitro Blood-Brain Barrier Screening of the Plant-Derived Alkaloid Tryptanthrin</w:t>
               </w:r>
@@ -12632,51 +12632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chethan Sampath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Butterweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82 (11/12), pp.1021-1029. </w:t>
@@ -12842,511 +12842,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of drug-induced neurotoxicity based on metabolomics, proteomics and electrical activity measurements in complementary CNS in vitro models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro discrimination of the role of LRP1 at the BBB cellular level: Focus on brain capillary endothelial cells and brain pericytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietra Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luise Schultz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Landry</w:t>
+                <w:t xml:space="preserve">Mélanie Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.05.016⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1594, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513335v1</w:t>
+                <w:t xml:space="preserve">hal-02513373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ST6GALNAC5 Expression Decreases the Interactions between Breast Cancer Cells and the Human Blood-Brain Barrier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Drolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Philippe Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Hélène Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (8), pp.1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms17081309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro discrimination of the role of LRP1 at the BBB cellular level: Focus on brain capillary endothelial cells and brain pericytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+                <w:t xml:space="preserve">Evaluation of drug-induced neurotoxicity based on metabolomics, proteomics and electrical activity measurements in complementary CNS in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luise Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Kuntz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
+                <w:t xml:space="preserve">Anaelle da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1594, pp.15-26. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.138-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2014.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513373v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bexarotene Promotes Cholesterol Efflux and Restricts Apical-to-Basolateral Transport of Amyloid-β Peptides in an In Vitro Model of the Human Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (3), pp.849-862. </w:t>
@@ -13384,64 +13384,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of a Relevant In Vitro Blood-Brain Barrier Model to Investigate Pro-Metastatic Features of Human Breast Cancer Cell Lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Drolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13531,51 +13531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of oxysterols on the blood–brain barrier: Implications for Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fenart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13622,77 +13622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood–Brain Barrier Proteomics: Towards the Understanding of Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Cecchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13733,274 +13733,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LXR/RXR Approaches in Alzheimer’s Disease: Is the Blood-Bra in Barrier the Forgotten Partner?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Oxysterols decrease apical-to-basolateral transport of Aß peptides via an ABCB1-mediated process in an in vitro Blood-brain barrier model constituted of bovine brain capillary endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer’s Disease &amp; Parkinsonism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 03 (04), </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1517, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2161-0460.1000e131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515301v1</w:t>
+                <w:t xml:space="preserve">hal-02515669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxysterols decrease apical-to-basolateral transport of Aß peptides via an ABCB1-mediated process in an in vitro Blood-brain barrier model constituted of bovine brain capillary endothelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The LXR/RXR Approaches in Alzheimer’s Disease: Is the Blood-Bra in Barrier the Forgotten Partner?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1517, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer’s Disease &amp; Parkinsonism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 03 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2013.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2161-0460.1000e131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515669v1</w:t>
+                <w:t xml:space="preserve">hal-02515301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncated thioredoxin (Trx-80) promotes pro-inflammatory macrophages of the M1 phenotype and enhances atherosclerosis</w:t>
               </w:r>
@@ -14120,90 +14120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain pericytes from stress-susceptible pigs increase blood-brain barrier permeability in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Godfraind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14267,64 +14267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiles of receptors and transporters involved in brain cholesterol homeostasis at the blood-brain barrier: Use of an in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14379,51 +14379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological pathway for low density lipoproteins across the blood-brain barrier: transcytosis through brain capillary endothelial cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14789,527 +14789,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet d’une co-exposition à un pesticide et aux lipides saturés sur le microbiote intestinal et les propriétés de la barrière hémato-encéphalique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alimentation et microbiote en liens avec pesticides et prébiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+                <w:t xml:space="preserve">Claire Joly Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Diabète et Obésité des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Copeppi, May 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Quels systèmes alimentaires pour concilier santé, climat et biodiversité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Evertea – SFSE et le CIRC, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330204v1</w:t>
+                <w:t xml:space="preserve">hal-04330236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la co-exposition chronique d’un pesticide et du régime obésogène en supplémentation à un prébiotique sur l’axe microbiote-intestin-cerveau chez les rats femelles et leur progéniture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approche intégrée in vitro pour étudier l’impact des pesticides sur l’axe microbiote-intestin-cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPJV - CHU d'Amiens, Jan 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque commun ARET-SFTG-STCM : Exposome en Toxicologie : du concept à la stratégie d’évaluation des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARET, SFTG et STCM, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329941v1</w:t>
+                <w:t xml:space="preserve">hal-04330230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et microbiote en liens avec pesticides et prébiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude de l’effet d’une co-exposition à un pesticide et aux lipides saturés sur le microbiote intestinal et les propriétés de la barrière hémato-encéphalique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Joly Condette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels systèmes alimentaires pour concilier santé, climat et biodiversité ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Evertea – SFSE et le CIRC, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Diabète et Obésité des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Copeppi, May 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330236v1</w:t>
+                <w:t xml:space="preserve">hal-04330204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée in vitro pour étudier l’impact des pesticides sur l’axe microbiote-intestin-cerveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact de la co-exposition chronique d’un pesticide et du régime obésogène en supplémentation à un prébiotique sur l’axe microbiote-intestin-cerveau chez les rats femelles et leur progéniture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque commun ARET-SFTG-STCM : Exposome en Toxicologie : du concept à la stratégie d’évaluation des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARET, SFTG et STCM, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Journée Amiénoise de Recherche en Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPJV - CHU d'Amiens, Jan 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330230v1</w:t>
+                <w:t xml:space="preserve">hal-04329941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood-brain barrier in CNS drug delivery and neurodegenerative diseases</w:t>
               </w:r>
@@ -15358,234 +15358,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition chronique péri-gestationnelle au chlorpyrifos ± au régime obésogène entraîne des perturbations du microbiote intestinal et des propriétés de la BHE chez les rats femelles et leur progéniture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Ternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Société Cerveau et Maladies cérébrovasculaires (SCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Cerveau et Maladies cérébrovasculaires (SCMC), Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329794v1</w:t>
+                <w:t xml:space="preserve">hal-03853963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition des rates gestantes au pesticide Chlorpyrifos seul ou en co-exposition avec un régime obésogène module les propriétés de la barrière hémato-encéphalique chez la progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition précoces aux facteurs environnementaux - Comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Santé et Environnement et Fondation Evertea, Nov 2022, Valence, France</w:t>
@@ -15608,152 +15608,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurine Decoster</w:t>
+                <w:t xml:space="preserve">L'exposition chronique péri-gestationnelle au chlorpyrifos ± au régime obésogène entraîne des perturbations du microbiote intestinal et des propriétés de la BHE chez les rats femelles et leur progéniture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Société Cerveau et Maladies cérébrovasculaires (SCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Cerveau et Maladies cérébrovasculaires (SCMC), Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853963v1</w:t>
+                <w:t xml:space="preserve">hal-04329794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome of endothelial-progenitor cells from stroke patients promotes endothelial barrier tightness and protects against hypoxia-induced vascular damage</w:t>
               </w:r>
@@ -16159,103 +16159,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECTS OF PESTICIDES ON THE GUT-MICROBIOTA-BRAIN AXIS ASSESSED BY AN INTEGRATED HUMAN IN VITRO APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avénie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Nutrition &amp; Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lisbon (Portugal), Portugal. </w:t>
@@ -16284,103 +16284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la co-exposition chronique périnatale au pesticide Chlorpyrifos et à un régime obésogène sur l'axe microbiote-intestin-cerveau chez la rate gestante et la progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 10 ans de la Fondation Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valence, France</w:t>
@@ -16409,103 +16409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic peri-gestational exposure to chlorpyrifos, alone or in co-exposure with an obesogenic diet on the gut microbiota and the blood-brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la Société d’Etudes des Interfaces Sang-Cerveau (SEISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -16534,90 +16534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of enterovirus A71 with the human blood-brain barrier: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16659,103 +16659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de modèles in vivo et in vitro pour étudier la co-exposition des effets chroniques des pesticides et du régime obésogène en supplémentation d’un prébiotique (inuline) sur le microbiote intestinal et sur la barrière hémato-encéphalique chez des populations sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DOCTORIALES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Belle Dune, Fort-Mahon, France</w:t>
@@ -16953,51 +16953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cp Cheung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Pol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Shimizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118853" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Abruscato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mauro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Arizza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vazzana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim H Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yildiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Azevedo Loiola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hachani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bugno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00897-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Masloh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Perrocheau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshvar N Kalia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16010116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Ma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxuan Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107346" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167479" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Menaceur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12071010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Soldati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#228;r" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vladymyrov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Glavin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mcgrath" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02797-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065992" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Lucana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lucchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#237;az-Perlas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237; Oller-Salvia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cb00194f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597592v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Porko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Szec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figuei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.23160061211of12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hoguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duplan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01881" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scapozza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051415" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108846v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Melander" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Eriksson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wellens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Hosseini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fredriksson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051507" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121530" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01748" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Versele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilloy-Fenart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810235" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03707013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L.J. Moya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lombardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mysiorek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121780" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03708257v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2022.105424" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010133" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tachikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hoshi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Omori" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11243963" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Oliveira da Rocha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Paula-Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kanda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Ravid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Atrakchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Israelov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Bresler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030311" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisnerat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867328666210803152419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtian Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Lv" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Moccia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carlomagno" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113265" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472477v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rizzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060892" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Santa-Maria" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina R Walter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figueiredo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kincses" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vigh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X21992638" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pahnke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094603" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185554v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Bittner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ducray" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041657" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lasalle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dequirez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01774" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282235v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104952" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Deligne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bilardo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Shelly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Liraz Zaltsman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofir Ben-Gal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Dayan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ithamar Ganmore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.121039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chandrasekaran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranika Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105112" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Gabilondo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Grayston" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kowalska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02608-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472272v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leickt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#197;strand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nordling" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Corsi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Businaro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030934" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126960v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Paul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Huber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Cooper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003374" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535778v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupriya Mehra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gu&#233;rit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0969-19.2019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538272v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Feiner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Anton-Sales" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr10620k" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127393v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Biase" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lunghi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Maggioni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fazzari" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Yuri Pom&#232;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082858" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535814v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fatar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60588" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00198-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126912v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nishihara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gastfriend" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perriot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mathias" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001507RR" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538286v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040851" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127255v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nervo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dias" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060858" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mossu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rudolph" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-019-0165-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gr&#243;f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bocsik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Harazin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Santa-Maria" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaszton Vizsnyiczai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486048v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10020339" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127441v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Curtaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Schmitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia-Laureen Herbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldheim" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00192-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127205v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikajurna Reddy Nimmakayala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Razafindrainibe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courageux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127238v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadys Mora Lagares" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Minovski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Yisel Caballero Alfonso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114058" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Heymans" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francisco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00208-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126925v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01927-w" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505535v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Engelhardt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Wimmer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tietz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00711" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505419v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Krishnakumar Viswanathan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Shwartz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Losev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Arad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shemesh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03312-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505516v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.04.017" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Sharabi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2019.1571123" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225529" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504238v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183404008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6CM1VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506137v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartini&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Krohn" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170883" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505618v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik Goldman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macheto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ines de Oliveira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00359" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506165v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauthier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Tan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00018" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506188v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ramalho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lima" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.N. Coelho" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.04.062" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Khire" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li Chung" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18820584" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lundquist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.03.007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02115415v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01873" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543630v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304013" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506588v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati-Sisko Vellonen" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ihalainen" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Picardat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2263-7" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506654v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Loureiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Andrade" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Duarte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neves" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Queiroz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22020277" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lyck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abadier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wyss" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16678639" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510335v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drolez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.35" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850313v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachem" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Van" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foumaux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenart" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9228-9" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510088v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Elisabeth Eigenmann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#252;rig" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Andrea J&#228;hne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.03.029" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506917v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Merino-Zamorano" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Fern&#225;ndez-de Retana" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Monta&#241;ola" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Batlle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150976" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506889v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn J&#228;hne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Eigenmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Sampath" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Butterweck" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105295" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681349v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coisne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wils" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121748" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513335v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Schultz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Zurich" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle da Costa" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.05.016" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358166v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine H&#233;l&#232;ne Dewald" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081309" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513373v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.10.047" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513306v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150469" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286618v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Burchell" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151155" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515251v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.059" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515225v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2014.11.008" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515301v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000e131" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515669v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.04.008" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544063v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abderrazak" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couchie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lunov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24319" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714318v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-9-11" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543674v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543686v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Torpier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485053v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnaldo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Culerrier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2006.09.006" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9091CHSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485071v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b302281a" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335489v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335494v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335497v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726466v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726583v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cp Cheung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Pol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Shimizu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118853" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Abruscato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mauro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Arizza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vazzana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim H Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yildiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Masloh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Perrocheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshvar N Kalia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16010116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Azevedo Loiola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxuan Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fanti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107346" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bugno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00897-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065992" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Soldati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#228;r" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vladymyrov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Glavin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mcgrath" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02797-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Lucana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lucchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#237;az-Perlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237; Oller-Salvia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cb00194f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Menaceur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12071010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hoguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duplan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Melander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Eriksson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wellens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Hosseini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fredriksson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051507" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Porko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Szec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figuei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.23160061211of12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scapozza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051415" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121530" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03708257v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2022.105424" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010133" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03707013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L.J. Moya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lombardo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mysiorek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121780" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Versele" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilloy-Fenart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810235" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706969v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01748" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tachikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hoshi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Omori" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11243963" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Oliveira da Rocha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Paula-Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kanda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185554v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Bittner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ducray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104952" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lasalle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dequirez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01774" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Santa-Maria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina R Walter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figueiredo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kincses" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vigh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X21992638" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pahnke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094603" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtian Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Lv" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Moccia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carlomagno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113265" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472321v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisnerat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867328666210803152419" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Ravid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Atrakchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Israelov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Bresler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030311" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rizzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Deligne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bilardo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chandrasekaran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranika Singh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105112" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Shelly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Liraz Zaltsman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofir Ben-Gal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Dayan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ithamar Ganmore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.121039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Gabilondo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Grayston" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kowalska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02608-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472272v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leickt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#197;strand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nordling" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461924v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00198-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nishihara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gastfriend" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perriot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mathias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001507RR" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Paul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Huber" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Cooper" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003374" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupriya Mehra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gu&#233;rit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0969-19.2019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Feiner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Anton-Sales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr10620k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Biase" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lunghi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Maggioni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fazzari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Yuri Pom&#232;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082858" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fatar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60588" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Corsi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Businaro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030934" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538286v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040851" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nervo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060858" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mossu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rudolph" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-019-0165-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gr&#243;f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bocsik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Harazin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Santa-Maria" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaszton Vizsnyiczai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486048v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10020339" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127441v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Curtaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Schmitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia-Laureen Herbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldheim" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00192-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127205v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikajurna Reddy Nimmakayala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Razafindrainibe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courageux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127238v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadys Mora Lagares" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Minovski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Yisel Caballero Alfonso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114058" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Heymans" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francisco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00208-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126925v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01927-w" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505535v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Engelhardt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Wimmer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tietz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00711" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505419v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Krishnakumar Viswanathan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Shwartz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Losev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Arad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shemesh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03312-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505516v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.04.017" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Sharabi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2019.1571123" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225529" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506137v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartini&#232;re" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Krohn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170883" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504238v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183404008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6CM1VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505618v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik Goldman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macheto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ines de Oliveira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00359" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506165v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauthier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Tan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00018" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Khire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li Chung" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18820584" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506188v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ramalho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lima" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.N. Coelho" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.04.062" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lundquist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.03.007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543630v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304013" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506588v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati-Sisko Vellonen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ihalainen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Picardat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2263-7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02115415v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01873" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506654v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Loureiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Andrade" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Duarte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neves" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Queiroz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22020277" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lyck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abadier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wyss" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16678639" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850313v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachem" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Van" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foumaux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenart" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9228-9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506917v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Merino-Zamorano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Fern&#225;ndez-de Retana" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Monta&#241;ola" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Batlle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150976" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Elisabeth Eigenmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#252;rig" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Andrea J&#228;hne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.03.029" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510335v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drolez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.35" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506889v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn J&#228;hne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Eigenmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Sampath" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Butterweck" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105295" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681349v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coisne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wils" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121748" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513373v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.10.047" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358166v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine H&#233;l&#232;ne Dewald" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081309" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513335v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Schultz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Zurich" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle da Costa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.05.016" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513306v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150469" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286618v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Burchell" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151155" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515251v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.059" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515225v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2014.11.008" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515669v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.04.008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000e131" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544063v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abderrazak" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couchie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lunov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24319" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714318v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-9-11" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543674v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543686v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Torpier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485053v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnaldo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Culerrier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2006.09.006" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9091CHSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485071v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b302281a" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335489v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335494v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335497v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726466v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726583v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>