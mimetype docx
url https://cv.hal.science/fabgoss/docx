--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -1842,563 +1842,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to pesticides induces perturbations in the gut microbiota and blood–brain barrier of dams and the progeny, prevented by a prebiotic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterovirus A71 crosses a human blood–brain barrier model through infected immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+                <w:t xml:space="preserve">Léa Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Corona</w:t>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bisseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lopez-Coqueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34969-1⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.00690-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00690-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711499v1</w:t>
+                <w:t xml:space="preserve">hal-04578863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterovirus A71 crosses a human blood–brain barrier model through infected immune cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+                <w:t xml:space="preserve">Maternal exposure to pesticides induces perturbations in the gut microbiota and blood–brain barrier of dams and the progeny, prevented by a prebiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bisseux</w:t>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Lopez-Coqueiro</w:t>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.00690-24. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00690-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34969-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578863v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNFα Activates the Liver X Receptor Signaling Pathway and Promotes Cholesterol Efflux from Human Brain Pericytes Independently of ABCA1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
+                <w:t xml:space="preserve">High levels of endothelial ICAM-1 prohibit natalizumab mediated abrogation of CD4+ T cell arrest on the inflamed BBB under flow in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhailo Vladymyrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Glavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24065992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-023-02797-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053087v1</w:t>
+                <w:t xml:space="preserve">hal-04104383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of endothelial ICAM-1 prohibit natalizumab mediated abrogation of CD4+ T cell arrest on the inflamed BBB under flow in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James L Mcgrath</w:t>
+                <w:t xml:space="preserve">TNFα Activates the Liver X Receptor Signaling Pathway and Promotes Cholesterol Efflux from Human Brain Pericytes Independently of ABCA1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-023-02797-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24065992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104383v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BrainBike peptidomimetic enables efficient transport of proteins across brain endothelium</w:t>
               </w:r>
@@ -2508,295 +2508,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting In Vitro the Role of Brain-like Endothelial Cells on the Maturation and Metabolism of Brain Pericytes by SWATH Proteomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Menaceur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
+                <w:t xml:space="preserve">Marwa Lahimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Karamanos</w:t>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12071010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068135v1</w:t>
+                <w:t xml:space="preserve">hal-04068149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pesticide Residues on the Gut-Microbiota–Blood–Brain Barrier Axis: A Narrative Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highlighting In Vitro the Role of Brain-like Endothelial Cells on the Maturation and Metabolism of Brain Pericytes by SWATH Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Camille Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hachani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+                <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (7), </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24076147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells12071010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068149v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProNGF promotes brain metastasis through TrkA/EphA2 induced Src activation in triple negative breast cancer cells</w:t>
               </w:r>
@@ -3582,51 +3582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesicular Trafficking, a Mechanism Controlled by Cascade Activation of Rab Proteins: Focus on Rab27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Menaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Dusailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,646 +3706,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in the use of transcriptomics characterization for human iPSC-derived BBB models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction of surfactant coated PLGA nanoparticles with in vitro human brain-like endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa L.J. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mysiorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2022.105424⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 621, pp.121780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708257v2</w:t>
+                <w:t xml:space="preserve">hal-03707013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blood–Brain Barrier, an Evolving Concept Based on Technological Advances and Cell–Cell Communications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Class of Bi- and Trifunctional Sugar Oximes as Antidotes against Organophosphorus Poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Warnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11010133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (6), pp.4649-4666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706905v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of surfactant coated PLGA nanoparticles with in vitro human brain-like endothelial cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TNF-α and IL-1β Modulate Blood-Brain Barrier Permeability and Decrease Amyloid-β Peptide Efflux in a Human Blood-Brain Barrier Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Versele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tilloy-Fenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietra Candela</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121780⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (18), pp.10235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms231810235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707013v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-α and IL-1β Modulate Blood-Brain Barrier Permeability and Decrease Amyloid-β Peptide Efflux in a Human Blood-Brain Barrier Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities in the use of transcriptomics characterization for human iPSC-derived BBB models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Wellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietra Candela</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms231810235⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2022.105424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786823v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Class of Bi- and Trifunctional Sugar Oximes as Antidotes against Organophosphorus Poisoning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Blood–Brain Barrier, an Evolving Concept Based on Technological Advances and Cell–Cell Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Menaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 65 (6), pp.4649-4666. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c01748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11010133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706969v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Targeted Absolute Proteomics for Better Characterization of an In Vitro Human Blood–Brain Barrier Model Derived from Hematopoietic Stem Cells</w:t>
               </w:r>
@@ -4727,291 +4727,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central nervous system delivery of molecules across the blood-brain barrier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+                <w:t xml:space="preserve">Beyond the Rule of 5: Impact of PEGylation with Various Polymer Sizes on Pharmacokinetic Properties, Structure–Properties Relationships of mPEGylated Small Agonists of TGR5 Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Roig</w:t>
+                <w:t xml:space="preserve">Manuel Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Rosell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Maingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Dequirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Boulahjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2020.104952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (3), pp.1593-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282235v1</w:t>
+                <w:t xml:space="preserve">hal-03185533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Rule of 5: Impact of PEGylation with Various Polymer Sizes on Pharmacokinetic Properties, Structure–Properties Relationships of mPEGylated Small Agonists of TGR5 Receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Lasalle</w:t>
+                <w:t xml:space="preserve">Central nervous system delivery of molecules across the blood-brain barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maingot</w:t>
+                <w:t xml:space="preserve">Anna Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Dequirez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Rosell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (3), pp.1593-1610. </w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c01774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2020.104952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185533v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential neurovirulence of Usutu viruslineages in mice and neuronal cells</w:t>
               </w:r>
@@ -5125,948 +5125,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow induces barrier and glycocalyx-related genes and negative surface charge in a lab-on-a-chip human blood-brain barrier model</w:t>
+                <w:t xml:space="preserve">Discovery of pyrazolo-thieno[3,2-d]pyrimidinylamino-phenyl acetamides as type-II pan-tropomyosin receptor kinase (TRK) inhibitors: Design, synthesis, and biological evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R Santa-Maria</w:t>
+                <w:t xml:space="preserve">Wei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruzsina R Walter</w:t>
+                <w:t xml:space="preserve">Lingtian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Figueiredo</w:t>
+                <w:t xml:space="preserve">Fengping Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Kincses</w:t>
+                <w:t xml:space="preserve">Marialuisa Moccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Vigh</w:t>
+                <w:t xml:space="preserve">Francesca Carlomagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (9), pp.2201-2215. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.113265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X21992638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185580v1</w:t>
+                <w:t xml:space="preserve">hal-03185627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ABCA7 in Human Health and in Alzheimer’s Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimalarial drug discovery: from quinine to the most recent promising clinical drug candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Pahnke</w:t>
+                <w:t xml:space="preserve">Camille Tisnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dassonville-Klimpt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22094603⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867328666210803152419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472487v1</w:t>
+                <w:t xml:space="preserve">hal-03472321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Endothelial Iron Homeostasis Regulates Blood-Brain Barrier Integrity via the HIF2α—Ve-Cadherin Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orly Ravid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Atrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Israelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13030311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455730v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of pyrazolo-thieno[3,2-d]pyrimidinylamino-phenyl acetamides as type-II pan-tropomyosin receptor kinase (TRK) inhibitors: Design, synthesis, and biological evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Carlomagno</w:t>
+                <w:t xml:space="preserve">Miniaturization and Automation of a Human In Vitro Blood–Brain Barrier Model for the High-Throughput Screening of Compounds in the Early Stage of Drug Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Hachani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2021.113265⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13060892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185627v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial drug discovery: from quinine to the most recent promising clinical drug candidates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dassonville-Klimpt</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Poorly Replicates in Cells of the Human Blood-Brain Barrier Without Associated Deleterious Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bolloré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867328666210803152419⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.697329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.697329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472321v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Iron Homeostasis Regulates Blood-Brain Barrier Integrity via the HIF2α—Ve-Cadherin Pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow induces barrier and glycocalyx-related genes and negative surface charge in a lab-on-a-chip human blood-brain barrier model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly Ravid</w:t>
+                <w:t xml:space="preserve">Ana R Santa-Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Atrakchi</w:t>
+                <w:t xml:space="preserve">Fruzsina R Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hila Israelov</w:t>
+                <w:t xml:space="preserve">Ricardo Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Bresler</w:t>
+                <w:t xml:space="preserve">András Kincses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13030311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (9), pp.2201-2215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X21992638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185677v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization and Automation of a Human In Vitro Blood–Brain Barrier Model for the High-Throughput Screening of Compounds in the Early Stage of Drug Discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
+                <w:t xml:space="preserve">Role of ABCA7 in Human Health and in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiraz Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Rizzi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jens Pahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.892. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (9), pp.4603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13060892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22094603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472477v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Triple Culture Cell System Modeling the Human Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Deligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,295 +6284,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a human iPSC-derived BBB model for repeated dose toxicity testing with cyclosporine A as model compound</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential neurotoxicity of titanium implants: Prospective, in-vivo and in-vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidya Chandrasekaran</w:t>
+                <w:t xml:space="preserve">Shahar Shelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranika Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
+                <w:t xml:space="preserve">Sigal Liraz Zaltsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofir Ben-Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ithamar Ganmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105112⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 276, pp.121039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.121039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185595v1</w:t>
+                <w:t xml:space="preserve">hal-03472462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential neurotoxicity of titanium implants: Prospective, in-vivo and in-vitro study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ofir Ben-Gal</w:t>
+                <w:t xml:space="preserve">Evaluation of a human iPSC-derived BBB model for repeated dose toxicity testing with cyclosporine A as model compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Wellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avraham Dayan</w:t>
+                <w:t xml:space="preserve">Vidya Chandrasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ithamar Ganmore</w:t>
+                <w:t xml:space="preserve">Pranika Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Azevedo Loiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 276, pp.121039. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.105112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2021.121039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2021.105112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472462v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome of endothelial progenitor cells from stroke patients promotes endothelial barrier tightness and protects against hypoxia-induced vascular leakage</w:t>
               </w:r>
@@ -6986,51 +6986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Nishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gastfriend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7222,831 +7222,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naphthoquinone–Dopamine Hybrids Inhibit α‐Synuclein Aggregation, Disrupt Preformed Fibrils, and Attenuate Aggregate‐Induced Toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketone Bodies Promote Amyloid-β1–40 Clearance in a Human in Vitro Blood–Brain Barrier Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Versele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashim Paul</w:t>
+                <w:t xml:space="preserve">Mariangela Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adi Huber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Andrea Fuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itzik Cooper</w:t>
+                <w:t xml:space="preserve">Rita Businaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (69), pp.16486-16496. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202003374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21030934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126960v1</w:t>
+                <w:t xml:space="preserve">hal-02538226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionotropic Action of Endothelial NMDA Receptors on Blood–Brain Barrier Permeability via Rho/ROCK-Mediated Phosphorylation of Myosin</w:t>
+                <w:t xml:space="preserve">Naphthoquinone–Dopamine Hybrids Inhibit α‐Synuclein Aggregation, Disrupt Preformed Fibrils, and Attenuate Aggregate‐Induced Toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupriya Mehra</w:t>
+                <w:t xml:space="preserve">Ashim Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Guérit</w:t>
+                <w:t xml:space="preserve">Adi Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Macrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">Itzik Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (8), pp.1778-1787. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (69), pp.16486-16496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0969-19.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535778v1</w:t>
+                <w:t xml:space="preserve">hal-03126960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLGA protein nanocarriers with tailor-made fluorescence/MRI/PET imaging modalities</w:t>
+                <w:t xml:space="preserve">Nonionotropic Action of Endothelial NMDA Receptors on Blood–Brain Barrier Permeability via Rho/ROCK-Mediated Phosphorylation of Myosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajie Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alba Grayston</w:t>
+                <w:t xml:space="preserve">Anupriya Mehra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Feiner</w:t>
+                <w:t xml:space="preserve">Sylvaine Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Anton-Sales</w:t>
+                <w:t xml:space="preserve">Richard Macrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.4988-5002. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (8), pp.1778-1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nr10620k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0969-19.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538272v1</w:t>
+                <w:t xml:space="preserve">hal-02535778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GM1 Oligosaccharide Crosses the Human Blood–Brain Barrier In Vitro by a Paracellular Route</w:t>
+                <w:t xml:space="preserve">PLGA protein nanocarriers with tailor-made fluorescence/MRI/PET imaging modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Di Biase</w:t>
+                <w:t xml:space="preserve">Yajie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel García-Gabilondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Grayston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Lunghi</w:t>
+                <w:t xml:space="preserve">Irene Feiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Maggioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diego Yuri Pomè</w:t>
+                <w:t xml:space="preserve">Irene Anton-Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21082858⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.4988-5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr10620k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127393v1</w:t>
+                <w:t xml:space="preserve">hal-02538272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Output Method to Isolate Cerebral Pericytes from Mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
+                <w:t xml:space="preserve">GM1 Oligosaccharide Crosses the Human Blood–Brain Barrier In Vitro by a Paracellular Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Di Biase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lunghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fatar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fenart</w:t>
+                <w:t xml:space="preserve">Margherita Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Yuri Pomè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/60588⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (8), pp.2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21082858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535814v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketone Bodies Promote Amyloid-β1–40 Clearance in a Human in Vitro Blood–Brain Barrier Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
+                <w:t xml:space="preserve">A High Output Method to Isolate Cerebral Pericytes from Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupriya Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Businaro</w:t>
+                <w:t xml:space="preserve">Marc Fatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (3), pp.934. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21030934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/60588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538226v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting and Crossing the Blood-Brain Barrier with Extracellular Vesicles</w:t>
               </w:r>
@@ -8084,51 +8084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duban-Deweer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwënaël Pottiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8175,51 +8175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy Assessment of an Uncharged Reactivator of NOP-Inhibited Acetylcholinesterase Based on Tetrahydroacridine Pyridine-Aldoxime Hybrid in Mouse Compared to Pralidoxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Guilhem Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Hanak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,51 +8577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human CD4+ T cell subsets differ in their abilities to cross endothelial and epithelial brain barriers in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Nishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasha Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,697 +8960,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-derived factors of breast cancer patients with brain metastases alter permeability of a human blood–brain barrier model</w:t>
+                <w:t xml:space="preserve">Chemoselective Hydrogenation of 6‐Alkynyl‐3‐fluoro‐2‐pyridinaldoximes: Access to First‐in‐Class 6‐Alkyl‐3‐Fluoro‐2‐pyridinaldoxime Scaffolds as New Reactivators of Sarin‐Inhibited Human Acetylcholinesterase with Increased Blood–Brain Barrier Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Curtaz</w:t>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanze Schmitt</w:t>
+                <w:t xml:space="preserve">Mallikajurna Reddy Nimmakayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia-Laureen Herbert</w:t>
+                <w:t xml:space="preserve">Franck Razafindrainibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Feldheim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schlegel</w:t>
+                <w:t xml:space="preserve">Charlotte Courageux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12987-020-00192-6⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (65), pp.15035-15044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202002012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127441v1</w:t>
+                <w:t xml:space="preserve">hal-03127205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Hydrogenation of 6‐Alkynyl‐3‐fluoro‐2‐pyridinaldoximes: Access to First‐in‐Class 6‐Alkyl‐3‐Fluoro‐2‐pyridinaldoxime Scaffolds as New Reactivators of Sarin‐Inhibited Human Acetylcholinesterase with Increased Blood–Brain Barrier Permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homology Modeling of the Human P-glycoprotein (ABCB1) and Insights into Ligand Binding through Molecular Docking Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liadys Mora Lagares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Dias</w:t>
+                <w:t xml:space="preserve">Nikola Minovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallikajurna Reddy Nimmakayala</w:t>
+                <w:t xml:space="preserve">Ana Yisel Caballero Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Razafindrainibe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Courageux</w:t>
+                <w:t xml:space="preserve">Emilio Benfenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Wellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202002012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (11), pp.4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21114058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127205v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homology Modeling of the Human P-glycoprotein (ABCB1) and Insights into Ligand Binding through Molecular Docking Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Wellens</w:t>
+                <w:t xml:space="preserve">Caspase-1 has a critical role in blood-brain barrier injury and its inhibition contributes to multifaceted repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hila Israelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orly Ravid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Atrakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirin Elhaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21114058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-020-01927-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127238v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of brain pericytes in blood–brain barrier formation and maintenance: a transcriptomic study of cocultured human endothelial cells derived from hematopoietic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuteru Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12987-020-00208-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase-1 has a critical role in blood-brain barrier injury and its inhibition contributes to multifaceted repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rand</w:t>
+                <w:t xml:space="preserve">Serum-derived factors of breast cancer patients with brain metastases alter permeability of a human blood–brain barrier model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Curtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanze Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia-Laureen Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirin Elhaik</w:t>
+                <w:t xml:space="preserve">Nicolas Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+              <w:t xml:space="preserve">Fluids and Barriers of the CNS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12974-020-01927-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12987-020-00192-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126925v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PECAM-1 Stabilizes Blood-Brain Barrier Integrity and Favors Paracellular T-Cell Diapedesis Across the Blood-Brain Barrier During Neuroinflammation</w:t>
               </w:r>
@@ -10008,90 +10008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient blood–brain barrier disruption is induced by low pulsed electrical fields in vitro: an analysis of permeability and trans-endothelial electric resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Sharabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Shemesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Atrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (1), pp.459-469. </w:t>
@@ -10155,51 +10155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Versele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10387,467 +10387,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV Neuroinfection and Alzheimer’s Disease: Similarities and Potential Links?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Simonin</w:t>
+                <w:t xml:space="preserve">Petits mais costauds: Les exosomes neuronaux contrôlent l’intégrité vasculaire cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00307⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (4), pp.303-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183404008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130334v1</w:t>
+                <w:t xml:space="preserve">hal-02504238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCA7 Downregulation Modifies Cellular Cholesterol Homeostasis and Decreases Amyloid-β Peptide Efflux in an in vitro Model of the Blood-Brain Barrier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV Neuroinfection and Alzheimer’s Disease: Similarities and Potential Links?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jens Pahnke</w:t>
+                <w:t xml:space="preserve">Yannick Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-170883⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2018.00307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506137v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits mais costauds: Les exosomes neuronaux contrôlent l’intégrité vasculaire cérébrale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABCA7 Downregulation Modifies Cellular Cholesterol Homeostasis and Decreases Amyloid-β Peptide Efflux in an in vitro Model of the Blood-Brain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Krohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Pahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183404008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (4), pp.1195-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-170883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02504238v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood-Brain Barrier Cellular Responses Toward Organophosphates: Natural Compensatory Processes and Exogenous Interventions to Rescue Barrier Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orly Ravid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirin Elhaik Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macheto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Ines de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11026,325 +11026,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon nanomembrane platform for the visualization of immune cell trafficking across the human blood–brain barrier under flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Receptor-mediated PLGA nanoparticles for glioblastoma multiforme treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Khire</w:t>
+                <w:t xml:space="preserve">M.J. Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung Li Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Nishihara</w:t>
+                <w:t xml:space="preserve">F. Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.N. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X18820584⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 545 (1-2), pp.84-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.04.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505603v1</w:t>
+                <w:t xml:space="preserve">hal-02506188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor-mediated PLGA nanoparticles for glioblastoma multiforme treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Gosselet</w:t>
+                <w:t xml:space="preserve">A silicon nanomembrane platform for the visualization of immune cell trafficking across the human blood–brain barrier under flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lima</w:t>
+                <w:t xml:space="preserve">Tejas Khire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A.N. Coelho</w:t>
+                <w:t xml:space="preserve">Hung Li Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Nishihara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 545 (1-2), pp.84-92. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (3), pp.395-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.04.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X18820584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506188v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking brain tissue binding in an in vitro model of the blood-brain barrier illustrates differences between in vitro and in vivo methods for assessing the rate of brain penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolein Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11642,51 +11642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topical Intestinal Aminoimidazole Agonists of G-Protein-Coupled Bile Acid Receptor 1 Promote Glucagon Like Peptide-1 Secretion and Improve Glucose Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12172,325 +12172,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Amyloid-β1–40 Transport by ApoA1 and ApoJ Across an in vitro Model of the Blood-Brain Barrier</w:t>
+                <w:t xml:space="preserve">In vitro blood–brain barrier permeability predictions for GABAA receptor modulating piperine analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Merino-Zamorano</w:t>
+                <w:t xml:space="preserve">Daniela Elisabeth Eigenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Fernández-de Retana</w:t>
+                <w:t xml:space="preserve">Carmen Dürig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Montañola</w:t>
+                <w:t xml:space="preserve">Evelyn Andrea Jähne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Batlle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
+                <w:t xml:space="preserve">Martin Smieško</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53 (2), pp.677-691. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-150976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506917v1</w:t>
+                <w:t xml:space="preserve">hal-02510088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro blood–brain barrier permeability predictions for GABAA receptor modulating piperine analogs</w:t>
+                <w:t xml:space="preserve">Modulation of Amyloid-β1–40 Transport by ApoA1 and ApoJ Across an in vitro Model of the Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Elisabeth Eigenmann</w:t>
+                <w:t xml:space="preserve">Cristina Merino-Zamorano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Dürig</w:t>
+                <w:t xml:space="preserve">Sofía Fernández-de Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Andrea Jähne</w:t>
+                <w:t xml:space="preserve">Alex Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Smieško</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Culot</w:t>
+                <w:t xml:space="preserve">Aina Batlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103, pp.118-126. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (2), pp.677-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAD-150976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510088v1</w:t>
+                <w:t xml:space="preserve">hal-02506917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting co-culture in vitro models of the blood–brain barrier for use in cancer research: maintaining an appropriate endothelial monolayer for the assessment of transendothelial migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Drolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12498,51 +12498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mysiorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96 (5), pp.588-598. </w:t>
@@ -12848,51 +12848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro discrimination of the role of LRP1 at the BBB cellular level: Focus on brain capillary endothelial cells and brain pericytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12900,51 +12900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1594, pp.15-26. </w:t>
@@ -12976,364 +12976,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ST6GALNAC5 Expression Decreases the Interactions between Breast Cancer Cells and the Human Blood-Brain Barrier.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of drug-induced neurotoxicity based on metabolomics, proteomics and electrical activity measurements in complementary CNS in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Philippe Delannoy</w:t>
+                <w:t xml:space="preserve">Luise Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Hélène Dewald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+                <w:t xml:space="preserve">Marie-Gabrielle Zurich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms17081309⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.138-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358166v1</w:t>
+                <w:t xml:space="preserve">hal-02513335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of drug-induced neurotoxicity based on metabolomics, proteomics and electrical activity measurements in complementary CNS in vitro models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luise Schultz</w:t>
+                <w:t xml:space="preserve">ST6GALNAC5 Expression Decreases the Interactions between Breast Cancer Cells and the Human Blood-Brain Barrier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Drolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Gabrielle Zurich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Culot</w:t>
+                <w:t xml:space="preserve">Clément Philippe Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaelle da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Landry</w:t>
+                <w:t xml:space="preserve">Justine Hélène Dewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (1), pp.138-165. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2015.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms17081309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513335v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bexarotene Promotes Cholesterol Efflux and Restricts Apical-to-Basolateral Transport of Amyloid-β Peptides in an In Vitro Model of the Human Blood-Brain Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yordenca Lamartinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13397,51 +13397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of a Relevant In Vitro Blood-Brain Barrier Model to Investigate Pro-Metastatic Features of Human Breast Cancer Cell Lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Drolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13622,51 +13622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood–Brain Barrier Proteomics: Towards the Understanding of Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Karamanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13752,51 +13752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxysterols decrease apical-to-basolateral transport of Aß peptides via an ABCB1-mediated process in an in vitro Blood-brain barrier model constituted of bovine brain capillary endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13882,51 +13882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LXR/RXR Approaches in Alzheimer’s Disease: Is the Blood-Bra in Barrier the Forgotten Partner?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14120,51 +14120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain pericytes from stress-susceptible pigs increase blood-brain barrier permeability in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vandenhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14267,51 +14267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiles of receptors and transporters involved in brain cholesterol homeostasis at the blood-brain barrier: Use of an in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14379,51 +14379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological pathway for low density lipoproteins across the blood-brain barrier: transcytosis through brain capillary endothelial cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14808,51 +14808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et microbiote en liens avec pesticides et prébiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Joly Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14959,51 +14959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15058,64 +15058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’effet d’une co-exposition à un pesticide et aux lipides saturés sur le microbiote intestinal et les propriétés de la barrière hémato-encéphalique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15183,64 +15183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la co-exposition chronique d’un pesticide et du régime obésogène en supplémentation à un prébiotique sur l’axe microbiote-intestin-cerveau chez les rats femelles et leur progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15358,402 +15358,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurine Decoster</w:t>
+                <w:t xml:space="preserve">L'exposition chronique péri-gestationnelle au chlorpyrifos ± au régime obésogène entraîne des perturbations du microbiote intestinal et des propriétés de la BHE chez les rats femelles et leur progéniture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Abou Diwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la Société Cerveau et Maladies cérébrovasculaires (SCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Cerveau et Maladies cérébrovasculaires (SCMC), Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853963v1</w:t>
+                <w:t xml:space="preserve">hal-04329794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition des rates gestantes au pesticide Chlorpyrifos seul ou en co-exposition avec un régime obésogène module les propriétés de la barrière hémato-encéphalique chez la progéniture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Neurotrophins promotes brain metastasis of triple negative breast cancer through Src kinase family activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Ternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Decoster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition précoces aux facteurs environnementaux - Comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Santé et Environnement et Fondation Evertea, Nov 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">1st ONCOLille days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329916v1</w:t>
+                <w:t xml:space="preserve">hal-03853963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exposition chronique péri-gestationnelle au chlorpyrifos ± au régime obésogène entraîne des perturbations du microbiote intestinal et des propriétés de la BHE chez les rats femelles et leur progéniture</w:t>
+                <w:t xml:space="preserve">L’exposition des rates gestantes au pesticide Chlorpyrifos seul ou en co-exposition avec un régime obésogène module les propriétés de la barrière hémato-encéphalique chez la progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dehouck</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la Société Cerveau et Maladies cérébrovasculaires (SCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Cerveau et Maladies cérébrovasculaires (SCMC), Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Exposition précoces aux facteurs environnementaux - Comprendre les impacts et agir sur les écosystèmes et la santé humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Santé et Environnement et Fondation Evertea, Nov 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329794v1</w:t>
+                <w:t xml:space="preserve">hal-04329916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretome of endothelial-progenitor cells from stroke patients promotes endothelial barrier tightness and protects against hypoxia-induced vascular damage</w:t>
               </w:r>
@@ -16211,51 +16211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Nutrition &amp; Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Lisbon (Portugal), Portugal. </w:t>
@@ -16297,64 +16297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la co-exposition chronique périnatale au pesticide Chlorpyrifos et à un régime obésogène sur l'axe microbiote-intestin-cerveau chez la rate gestante et la progéniture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16409,103 +16409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chronic peri-gestational exposure to chlorpyrifos, alone or in co-exposure with an obesogenic diet on the gut microbiota and the blood-brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietra Candela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la Société d’Etudes des Interfaces Sang-Cerveau (SEISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -16534,64 +16534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of enterovirus A71 with the human blood-brain barrier: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16672,77 +16672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison de modèles in vivo et in vitro pour étudier la co-exposition des effets chroniques des pesticides et du régime obésogène en supplémentation d’un prébiotique (inuline) sur le microbiote intestinal et sur la barrière hémato-encéphalique chez des populations sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Abou Diwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16953,51 +16953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cp Cheung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Pol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Shimizu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118853" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Abruscato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mauro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Arizza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vazzana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim H Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yildiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Masloh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Perrocheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshvar N Kalia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16010116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Azevedo Loiola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxuan Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fanti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107346" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bugno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00897-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053087v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065992" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Soldati" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#228;r" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vladymyrov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Glavin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mcgrath" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02797-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Lucana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lucchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#237;az-Perlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237; Oller-Salvia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cb00194f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Menaceur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12071010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hoguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duplan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Melander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Eriksson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wellens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Hosseini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fredriksson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051507" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Porko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Szec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figuei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.23160061211of12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scapozza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051415" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121530" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03708257v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2022.105424" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706905v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010133" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03707013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L.J. Moya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lombardo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mysiorek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121780" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786823v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Versele" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilloy-Fenart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810235" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706969v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01748" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tachikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hoshi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Omori" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11243963" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Oliveira da Rocha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Paula-Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kanda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185554v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Bittner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ducray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282235v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104952" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lasalle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dequirez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01774" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Santa-Maria" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina R Walter" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figueiredo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kincses" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vigh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X21992638" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pahnke" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094603" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtian Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Lv" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Moccia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carlomagno" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113265" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472321v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisnerat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867328666210803152419" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185677v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Ravid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Atrakchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Israelov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Bresler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030311" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rizzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Deligne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bilardo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185595v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chandrasekaran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranika Singh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105112" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Shelly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Liraz Zaltsman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofir Ben-Gal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Dayan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ithamar Ganmore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.121039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Gabilondo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Grayston" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kowalska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02608-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472272v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leickt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#197;strand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nordling" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461924v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00198-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nishihara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gastfriend" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perriot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mathias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001507RR" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126960v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Paul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Huber" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Cooper" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003374" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535778v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupriya Mehra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gu&#233;rit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0969-19.2019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538272v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Feiner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Anton-Sales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr10620k" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Biase" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lunghi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Maggioni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fazzari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Yuri Pom&#232;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082858" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fatar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60588" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538226v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Corsi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuso" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Businaro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030934" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538286v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040851" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nervo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060858" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mossu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rudolph" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-019-0165-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gr&#243;f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bocsik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Harazin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Santa-Maria" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaszton Vizsnyiczai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486048v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10020339" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127441v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Curtaz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Schmitt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia-Laureen Herbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldheim" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00192-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127205v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikajurna Reddy Nimmakayala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Razafindrainibe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courageux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002012" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127238v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadys Mora Lagares" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Minovski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Yisel Caballero Alfonso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114058" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Heymans" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francisco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00208-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126925v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01927-w" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505535v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Engelhardt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Wimmer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tietz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00711" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505419v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Krishnakumar Viswanathan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Shwartz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Losev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Arad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shemesh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03312-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505516v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.04.017" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Sharabi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2019.1571123" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225529" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506137v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartini&#232;re" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Krohn" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170883" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504238v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183404008" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6CM1VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505618v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik Goldman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macheto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ines de Oliveira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00359" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506165v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauthier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Tan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00018" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505603v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Khire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li Chung" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18820584" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506188v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ramalho" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lima" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.N. Coelho" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.04.062" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lundquist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.03.007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543630v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304013" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506588v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati-Sisko Vellonen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ihalainen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Picardat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2263-7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02115415v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01873" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506654v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Loureiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Andrade" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Duarte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neves" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Queiroz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22020277" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lyck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abadier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wyss" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16678639" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850313v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachem" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Van" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foumaux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenart" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9228-9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506917v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Merino-Zamorano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Fern&#225;ndez-de Retana" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Monta&#241;ola" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Batlle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150976" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Elisabeth Eigenmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#252;rig" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Andrea J&#228;hne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.03.029" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510335v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drolez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.35" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506889v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn J&#228;hne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Eigenmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Sampath" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Butterweck" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105295" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681349v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coisne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wils" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121748" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513373v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.10.047" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358166v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine H&#233;l&#232;ne Dewald" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081309" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513335v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Schultz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Zurich" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle da Costa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.05.016" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513306v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150469" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286618v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Burchell" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151155" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515251v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.059" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515225v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2014.11.008" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515669v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.04.008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000e131" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544063v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abderrazak" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couchie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lunov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24319" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714318v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-9-11" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543674v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543686v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Torpier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485053v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnaldo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Culerrier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2006.09.006" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9091CHSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485071v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b302281a" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335489v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335494v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335497v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726466v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726583v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421671v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abou Diwan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poiriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Av&#233;nie Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly Condette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Perrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boucau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-026-00778-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281427v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05101765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramos-Mart&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peltier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Oueslati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Rima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Cp Cheung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Pol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Shimizu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118853" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05399824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;nin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jonckheere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-025-04020-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Abruscato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mauro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Arizza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vazzana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology14060699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hachem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim H Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yildiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Masloh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chevrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Culot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Perrocheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogeshvar N Kalia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16010116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04837526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Joly Condette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125533" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Azevedo Loiola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2024.167479" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxuan Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Fanti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2024.107346" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hachani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bugno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10020-024-00897-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisseux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lopez-Coqueiro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00690-24" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Corona" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34969-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Soldati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander B&#228;r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vladymyrov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Glavin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Mcgrath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-023-02797-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065992" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria C Lucana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lucchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#237;az-Perlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjam&#237; Oller-Salvia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cb00194f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahimer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076147" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Menaceur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karamanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12071010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334490v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ternier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Decoster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-023-00463-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Boulahjar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hoguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duplan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01881" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlr.2023.100486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108846v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Melander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Eriksson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wellens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimia Hosseini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fredriksson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051507" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#337; Porko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik&#243; Szec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figuei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.23160061211of12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scapozza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15051415" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12121530" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03707013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa L.J. Moya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lombardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vandenhaute" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mysiorek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121780" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706969v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie da Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Probst" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warnault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c01748" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786823v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Versele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tilloy-Fenart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietra Candela" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810235" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03708257v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2022.105424" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11010133" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893240v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanori Tachikawa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hoshi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Omori" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Maurage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11243963" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Oliveira da Rocha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Paula-Silva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Kanda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232112781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185554v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Bittner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Ducray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041657" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lasalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Dequirez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c01774" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rosell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2020.104952" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cl&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Constant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barthelemy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desmetz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-021-02109-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingtian Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Lv" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialuisa Moccia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carlomagno" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2021.113265" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472321v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisnerat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867328666210803152419" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185677v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Ravid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Atrakchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Israelov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Bresler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13030311" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472477v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Rizzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13060892" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455730v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollor&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.697329" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185580v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Santa-Maria" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fruzsina R Walter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Figueiredo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kincses" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vigh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X21992638" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pahnke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22094603" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03706896v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Deligne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bilardo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuteru Sano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/63134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126852v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-02060-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472462v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Shelly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Liraz Zaltsman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofir Ben-Gal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Dayan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ithamar Ganmore" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2021.121039" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03185595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidya Chandrasekaran" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranika Singh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105112" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472260v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garc&#237;a-Gabilondo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Grayston" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kowalska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-021-02608-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03472272v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leickt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael &#197;strand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Nordling" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbih.2021.100307" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461924v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00198-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Nishihara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gastfriend" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perriot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mathias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202001507RR" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02886700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Lapeyre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008223" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Corsi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fuso" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Businaro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030934" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashim Paul" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Huber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzik Cooper" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003374" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535778v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupriya Mehra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Gu&#233;rit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Macrez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0969-19.2019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538272v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Zhang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Feiner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Anton-Sales" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr10620k" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Biase" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lunghi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Maggioni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fazzari" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Yuri Pom&#232;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21082858" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02535814v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fatar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60588" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02538286v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#235;na&#235;l Pottiez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9040851" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127255v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Guilhem Calas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jaffr&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nervo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dias" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10060858" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914994v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01183-20" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980826v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nolay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;t&#233;v&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Bil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119604" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505269v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mossu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Rudolph" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-019-0165-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127314v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Gr&#243;f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bocsik" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Harazin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Raquel Santa-Maria" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaszton Vizsnyiczai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114024" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486048v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10020339" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127205v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikajurna Reddy Nimmakayala" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Razafindrainibe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Courageux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127238v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liadys Mora Lagares" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Minovski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Yisel Caballero Alfonso" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114058" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03126925v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-020-01927-w" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127036v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Heymans" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Francisco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00208-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03127441v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Curtaz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanze Schmitt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia-Laureen Herbert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Feldheim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schlegel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12987-020-00192-6" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505535v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Engelhardt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Wimmer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tietz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urban Deutsch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00711" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505419v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guru Krishnakumar Viswanathan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Shwartz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Losev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elad Arad" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shemesh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03312-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505516v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.04.017" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505306v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Sharabi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2019.1571123" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20225529" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506264v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Domenger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cudennec" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Kouach" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Touche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00159" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02504238v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183404008" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JC6CM1VG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02130334v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Canet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dias" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00307" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506137v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartini&#232;re" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Krohn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-170883" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505618v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Elhaik Goldman" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macheto" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ines de Oliveira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00359" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506165v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilong Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gauthier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Tan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poupon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.8b00018" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506188v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ramalho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lima" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.N. Coelho" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.04.062" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02505603v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Khire" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Li Chung" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X18820584" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506299v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lundquist" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2018.03.007" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543630v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173304013" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506588v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati-Sisko Vellonen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Ihalainen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Picardat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-017-2263-7" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02115415v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hennuyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leroux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Piveteau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01873" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506654v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Loureiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Andrade" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Duarte" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Neves" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Queiroz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22020277" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506628v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lyck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; L&#233;cuyer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abadier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Wyss" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Matti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16678639" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850313v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hachem" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geloen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Van" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Foumaux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenart" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-015-9228-9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510088v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Elisabeth Eigenmann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#252;rig" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Andrea J&#228;hne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Smie&#353;ko" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.03.029" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506917v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Merino-Zamorano" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Fern&#225;ndez-de Retana" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Monta&#241;ola" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Batlle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150976" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02510335v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Drolez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/labinvest.2016.35" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02506889v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn J&#228;hne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Eigenmann" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chethan Sampath" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Butterweck" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-105295" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681349v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coisne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wils" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121748" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513373v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2014.10.047" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513335v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Schultz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Zurich" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle da Costa" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2015.05.016" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358166v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Philippe Delannoy" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine H&#233;l&#232;ne Dewald" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081309" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02513306v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150469" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286618v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Burchell" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151155" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515251v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.059" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515225v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2014.11.008" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515669v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2013.04.008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-02515301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0460.1000e131" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544063v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler Faieeq Darweesh Mahmood" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Abderrazak" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Couchie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lunov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimala Diderot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24319" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00714318v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Godfraind" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2045-8118-9-11" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543674v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543686v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Miller" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Torpier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485053v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnaldo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Culerrier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ehrhart" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellsig.2006.09.006" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9091CHSB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485071v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b302281a" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330236v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330230v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330204v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329941v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335489v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329794v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853963v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04329916v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335494v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335497v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726466v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726583v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475612v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330257v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330253v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877075v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04330252v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>