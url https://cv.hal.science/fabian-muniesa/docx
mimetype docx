--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -178,252 +178,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estrangement of Meaning in a Wealth of Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/issn.1971-8853/21052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05057942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance, paranoia and the radicalisation of value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tank Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.209-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inimitié de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99, pp.83-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mult.099.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05130968v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-05057942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance: cultural or political?</w:t>
               </w:r>
@@ -823,291 +823,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exercising knowledge of costs: behavioural politics of economic restraint in French public service reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), p. 65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-020-00131-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Test Bed Island: Tech Business Experimentalism and Exception in Singapore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gasull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science as Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09505431.2021.1888909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The time that money requires: use of the future and critique of the present in financial valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...129 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (2), pp.95-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1429,2729 +1429,2729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02458291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grappling with the performative condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long Range Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.495 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lrp.2017.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five years! Have we not had enough of valuation studies by now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/VS.2001-5992.185285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01935355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Finance Ticking Away</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 59 (3), pp.460-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0003975618000309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02058147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Liliana Doganova</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business schools, the anxiety of finance, and the order of the ‘middle tier’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Giraudeau</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1399432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The live act of business and the culture of realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.347 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14318/hau7.3.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twilight in the leadership playground: subrealism and the training of the business self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lezaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Kjellberg</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1312486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the political vernaculars of value creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2017.1354847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01633585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On brutal culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Umney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor C. Nelms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.556 - 568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1387804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attempting to Bring Valuation and Politics Together: The Politics of Valuation Studies at a Series of Sessions in Copenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.83-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3384/VS.2001-5992.185285⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.17511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You must fall down the rabbit hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.1 - 19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1399432⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.316-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2015.1100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grappling with the performative condition</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setting the habit of capitalization: the pedagogy of earning power at the Harvard Business School, 1920-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long Range Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lrp.2017.02.002⟩</w:t>
+              <w:t xml:space="preserve">Historical Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2), pp.196-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.41.2016.2.196-217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a Rock-Solid Slide: Management Consulting, PowerPoint, and the Craft of Signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Communication Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.390-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01339842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation studies and the critique of valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.142287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation is work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.14211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conditional Sink: Counterfactual Display in the Valuation of a Carbon Offsetting Reforestation Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Ehrenstein,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.161-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.1312161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation Studies and the Spectacle of Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.1312119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocative containment and the drift of social-scientific realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Lezaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Vikkelsø</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (3), pp.265-279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1312486⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.278-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2012.739972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For What It's Worth: An Introduction to Valuation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science as Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09505431.2017.1354847⟩</w:t>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.13111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a practical approach to responsible innovation in finance: New Product Committees revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14318/hau7.3.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Financial Regulation and Compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.147-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/13581981211218289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Darren Umney</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks, Agents and Models: Objections and Explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Tchalakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Actor-Network Theory and Technological Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jantti.2012010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsibility in financial innovation: retooling New Product Committees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk &amp; Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Izquierdo and the methodology of reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (6), pp.556 - 568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1387804⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2011.544881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00573380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back-office intricacy: the description of financial objects in an investment bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monika Krause</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Ducrocq-Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan V. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuation Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.17511⟩</w:t>
+              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.1189-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icc/dtr020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du ministère à l'agence : Étude d'un processus d'altération politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Social Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12759/hsr.41.2016.2.196-217⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (95), pp.73-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.095.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alaric Bourgoin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir lieu de politique : Le paradoxe des &amp;quot;politiques d'économisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Communication Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (95), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.095.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">You must fall down the rabbit hole</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a stock exchange a computer solution? Explicitness, algorithms and the Arizona Stock Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Actor-Network Theory and Technological Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jantti.2011010101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00560941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A flank movement in the understanding of valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (s2), pp.24-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trials of explicitness in the implementation of public management reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (6), pp.550-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming a measuring instrument: an ethnography of perfume consumer testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Trébuchet-Breitwiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.316-321. </w:t>
-[...1612 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (3), pp.321-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17530350.2010.506318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4249,217 +4249,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Market technologies and the pragmatics of prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (3), pp.377-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085140701428340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donner un prix : observations à partir d'un dispositif d'économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.222-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner un prix : observations à partir d'un dispositif d'économie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikiforos S. Panourgias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan V. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (3), pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4620,250 +4620,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economic markets as calculative collective devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (8), pp.1229-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0170840605056393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00087477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contenir le marché : la transition de la criée à la cotation électronique à la Bourse de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (4), pp.485-501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00087455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés économiques comme dispositifs collectifs de calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5409,64 +5409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalization: A Cultural Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Pina-Stranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,51 +5594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des agencements marchands. Textes choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,51 +5989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6535,514 +6535,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03868035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The key to our century and the mystery at Port-Vendres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian De Cock; Damian O’Doherty; Christian Huber; Sine N. Just. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization 2666: Literary Troubling, Undoing and Refusal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer VS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9783658296490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-29650-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: the future of assetization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kean Birch; Fabian Muniesa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assetization: Turning Things into Assets in Technoscientific Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-319, 2020, 9780262539173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: assetization and technoscientific capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kean Birch; Fabian Muniesa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assetization: Turning Things into Assets in Technoscientific Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-41, 2020, 9780262539173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Business education and anxiety in the performance of value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Stark. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Performance Complex: Competitions and Competitions in Social Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.260-270, 2020, 9780198861669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198861669.003.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Kean Birch</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El tiempo que el dinero requiere: uso del futuro y crítica del presente en la valorización financiera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramón Ramos Torre; Fernando J. García Selgas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertidumbres en las sociedades contemporáneas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro de Investigaciones Sociológicas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-228, 2020, 9788474768312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03057996v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02878587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ANT a critique of capital?</w:t>
               </w:r>
@@ -7491,488 +7491,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The matter of business</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier de Vaujany; Nathalie Mitev; Giovan Francesco Lanzara; Anouk Mukherjee. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiality, Rules and Regulation: New Trends in Management and Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-126, 2016, 9781137552624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bourdieu (Pierre) : échapper à l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Ghirardello; Guillemette de Larquier; Delphine Remillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des conventions : autour des travaux d'Olivier Favereau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7574-1279-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01269757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problem with Economics: Naturalism, Critique and Performativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Boldyrev; Ekaterina Svetlova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enacting Dismal Science: New Perspectives on the Performativity of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave Macmillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-129, 2016, 978-1-137-49210-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-48876-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/978-1-137-48876-3_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01347480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The matter of business</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actor-Network Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François-Xavier de Vaujany; Nathalie Mitev; Giovan Francesco Lanzara; Anouk Mukherjee. </w:t>
+              <w:t xml:space="preserve">James D. Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiality, Rules and Regulation: New Trends in Management and Organization Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences (Second Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.80-84, 2015, 9780080970868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.85001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalization devices: business models and the renewal of markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Kornberger; Lise Justesen; Anders Koed Madsen; Jan Mouritsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making Things Valuable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-125, 2015, 9780198712282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212438v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01145479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible innovation in finance: directions and implications</w:t>
               </w:r>
@@ -8558,199 +8558,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The parliament of finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beunza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gennaro Ascione, Cinta Massip &amp; Josep Perelló. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of change: social atoms and electronic life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actar &amp; Arts Santa Mònica, pp.42-43, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00517699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La performativité des sciences économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Steiner, François Vatin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de sociologie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.289-324, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419213v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00517699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading-room telephones and the identification of counterparts</w:t>
               </w:r>
@@ -8975,276 +8975,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Economic experiments and the construction of markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donald MacKenzie, Fabian Muniesa &amp; Lucia Siu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do Economists Make Markets? On the Performativity of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Princeton University Press, pp.163-189, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An introduction to market devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Callon, Yuval Millo &amp; Fabian Muniesa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blackwell, pp.1-12, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-954X.2007.00727.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-954X.2007.00727.x⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00177928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Economic experiments and the construction of markets</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteur-réseau (Théorie de l')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Mesure et Patrick Savidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.4-6, 2006</w:t>
@@ -9273,51 +9273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latour Bruno, 1947</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9353,173 +9353,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goods/commodities</w:t>
+                <w:t xml:space="preserve">Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Beckert and Milan Zafirovski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International encyclopedia of economic sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.311-312, 2005</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.5-6, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00133938v1</w:t>
+                <w:t xml:space="preserve">halshs-00133940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advertising</w:t>
+                <w:t xml:space="preserve">Goods/commodities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Beckert and Milan Zafirovski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International encyclopedia of economic sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.5-6, 2005</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.311-312, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00133940v1</w:t>
+                <w:t xml:space="preserve">halshs-00133938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing prices: the case of price discovery automation in the financial markets</w:t>
               </w:r>
@@ -9996,51 +9996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.099.0083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/21052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2021.1927151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.8098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Niedbalec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.032.0160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03160826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2021.1888909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.v6i2.5269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amd.2019.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975618000309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kjellberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-Fredrik Helgesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/VS.2001-5992.185285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1399432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2017.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PHDLV1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lezaun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1312486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2017.1354847" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau7.3.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Umney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C. Nelms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave O'Brien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Moor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1387804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krause" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.17511" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.41.2016.2.196-217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Bourgoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1100132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.142287" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vikkels&#248;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2012.739972" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.13111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Ehrenstein," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tchalakov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2012010102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Ducrocq-Grondin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan V. Scott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtr020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2011010101" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2011.544881" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tr&#233;buchet-Breitwiller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2010.506318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2009.00659.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWMKTQSW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085140701428340" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos S. Panourgias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2005.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCB3MG8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFV969S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840605056393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QD13WF3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=paranoid-finance--9781509561162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vbky.com.tr/kitap/yapay-ekonomi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/assetization" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203798959" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Mackenzie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56626" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04739548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/elgar-encyclopedia-of-science-and-technology-studies-9781800377981.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/p/book/9781032118659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878557v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-performance-complex-9780198861669" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861669.003.0013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878694v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.cis.es/libros/incertidumbres-en-las-sociedades-contemporaneas/9788474768312/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Actor-Network-Theory-1st-Edition/Blok-Farias-Roberts/p/book/9781138084728" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Talbot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphie Kaplinsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/gb/academic/subjects/economics/economic-development-and-growth/rethinking-society-21st-century-report-international-panel-social-progress-volume-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399623.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860294v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/inventing-the-social" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1057/978-1-137-48876-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-48876-3_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/materiality-rules-and-regulation-/?isb=9781137552624" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01212438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198712282.do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868850011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.85001-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118551424.ch10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2012.02056.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HND4Z5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beunza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Luque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2007.00727.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JJNM38J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133938v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Panjeta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00087459v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1163" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/21052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.099.0083" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2021.1927151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.8098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Niedbalec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.032.0160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03160826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2021.1888909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.v6i2.5269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amd.2019.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2017.02.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PHDLV1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kjellberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-Fredrik Helgesson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/VS.2001-5992.185285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975618000309" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1399432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau7.3.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lezaun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1312486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2017.1354847" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Umney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C. Nelms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave O'Brien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Moor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1387804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krause" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.17511" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1100132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.41.2016.2.196-217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.142287" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Ehrenstein," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vikkels&#248;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2012.739972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.13111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tchalakov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2012010102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2011.544881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Ducrocq-Grondin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan V. Scott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtr020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2011010101" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tr&#233;buchet-Breitwiller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2010.506318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2009.00659.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWMKTQSW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085140701428340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos S. Panourgias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2005.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCB3MG8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840605056393" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QD13WF3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFV969S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=paranoid-finance--9781509561162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vbky.com.tr/kitap/yapay-ekonomi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/assetization" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203798959" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Mackenzie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56626" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04739548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/elgar-encyclopedia-of-science-and-technology-studies-9781800377981.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/p/book/9781032118659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878587v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878557v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-performance-complex-9780198861669" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861669.003.0013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.cis.es/libros/incertidumbres-en-las-sociedades-contemporaneas/9788474768312/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Actor-Network-Theory-1st-Edition/Blok-Farias-Roberts/p/book/9781138084728" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Talbot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphie Kaplinsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/gb/academic/subjects/economics/economic-development-and-growth/rethinking-society-21st-century-report-international-panel-social-progress-volume-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399623.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860294v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/inventing-the-social" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/materiality-rules-and-regulation-/?isb=9781137552624" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347480v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1057/978-1-137-48876-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-48876-3_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868850011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.85001-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01212438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198712282.do" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118551424.ch10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2012.02056.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HND4Z5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beunza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Luque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2007.00727.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JJNM38J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133938v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Panjeta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00087459v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1163" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>