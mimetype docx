--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -178,252 +178,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inimitié de la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.099.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05130968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance, paranoia and the radicalisation of value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tank Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.209-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estrangement of Meaning in a Wealth of Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (1), pp.185-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/issn.1971-8853/21052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05057942v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-05130968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance: cultural or political?</w:t>
               </w:r>
@@ -823,3335 +823,3335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Test Bed Island: Tech Business Experimentalism and Exception in Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gasull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science as Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2021.1888909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exercising knowledge of costs: behavioural politics of economic restraint in French public service reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), p. 65-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41253-020-00131-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The time that money requires: use of the future and critique of the present in financial valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41253-020-00131-9⟩</w:t>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.95-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/finsoc.v6i2.5269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brice Laurent</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02966733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employing Finance in Pursuit of Financial Goal: Commentary on “Employing Finance in Pursuit of the Sustainable Development Goals” by Dror Etzion, Emmanuel Kypraios, and Bernard Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy of Management Discoveries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.715-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/amd.2019.0246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société du comportement, information de la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/zil.005.0196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02069149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheers to the friends (of the enemies) of value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation, signification, valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.261-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance Ticking Away</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.460-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003975618000309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five years! Have we not had enough of valuation studies by now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliana Doganova</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Gasull</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/VS.2001-5992.185285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01935355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business schools, the anxiety of finance, and the order of the ‘middle tier’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1399432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01636222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grappling with the performative condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long Range Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.495 - 499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lrp.2017.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twilight in the leadership playground: subrealism and the training of the business self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lezaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1312486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the political vernaculars of value creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science as Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09505431.2021.1888909⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09505431.2017.1354847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The time that money requires: use of the future and critique of the present in financial valuation</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01633585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The live act of business and the culture of realization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2218/finsoc.v6i2.5269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.347 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14318/hau7.3.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On brutal culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Umney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor C. Nelms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Moor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Management Discoveries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5465/amd.2019.0246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.556 - 568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1387804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...112 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attempting to Bring Valuation and Politics Together: The Politics of Valuation Studies at a Series of Sessions in Copenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.1-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.17511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Organisation, signification, valorisation</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setting the habit of capitalization: the pedagogy of earning power at the Harvard Business School, 1920-1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmata : revue d'études pragmatistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (2), pp.196-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.41.2016.2.196-217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building a Rock-Solid Slide: Management Consulting, PowerPoint, and the Craft of Signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Long Range Planning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management Communication Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.390-410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...32 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01339842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You must fall down the rabbit hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.316-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2015.1100132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation studies and the critique of valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Liliana Doganova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Giraudeau</w:t>
+                <w:t xml:space="preserve">Hans Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.83-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3384/VS.2001-5992.185285⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.142287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation is work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives Européennes de Sociologie / European Journal of Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003975618000309⟩</w:t>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.14211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Horacio Ortiz</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valuation Studies and the Spectacle of Valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.1312119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Provocative containment and the drift of social-scientific realism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Lezaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Vikkelsø</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.1 - 19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1399432⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.278-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2012.739972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00762595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For What It's Worth: An Introduction to Valuation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claes-Fredrik Helgesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnographic Theory - HAU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14318/hau7.3.019⟩</w:t>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.13111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Javier Lezaun</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Conditional Sink: Counterfactual Display in the Valuation of a Carbon Offsetting Reforestation Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Ehrenstein,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valuation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.161-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/vs.2001-5992.1312161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a practical approach to responsible innovation in finance: New Product Committees revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Financial Regulation and Compliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.147-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/13581981211218289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Networks, Agents and Models: Objections and Explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Tchalakov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Actor-Network Theory and Technological Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jantti.2012010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsibility in financial innovation: retooling New Product Committees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk &amp; Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back-office intricacy: the description of financial objects in an investment bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceline Ducrocq-Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan V. Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and Corporate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.1189-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icc/dtr020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du ministère à l'agence : Étude d'un processus d'altération politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (95), pp.73-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.095.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenir lieu de politique : Le paradoxe des &amp;quot;politiques d'économisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (95), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.095.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A flank movement in the understanding of valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (s2), pp.24-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is a stock exchange a computer solution? Explicitness, algorithms and the Arizona Stock Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Actor-Network Theory and Technological Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jantti.2011010101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00560941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trials of explicitness in the implementation of public management reform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Linhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (6), pp.550-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2011.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00611174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Izquierdo and the methodology of reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (3), pp.265-279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17530350.2017.1312486⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.109-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17530350.2011.544881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the political vernaculars of value creation</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00573380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming a measuring instrument: an ethnography of perfume consumer testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Trébuchet-Breitwiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (6), pp.556 - 568. </w:t>
-[...1954 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (3), pp.321-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17530350.2010.506318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4249,338 +4249,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00394447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Donner un prix : observations à partir d'un dispositif d'économie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.222-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00087894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Market technologies and the pragmatics of prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economy and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (3), pp.377-395. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03085140701428340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00160893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner un prix : observations à partir d'un dispositif d'économie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 11, pp.222-244</w:t>
+              <w:t xml:space="preserve">, 2006, 11, pp.222-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Teil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organised detachment : clearinghouse mechanisms in financial markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikiforos S. Panourgias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan V. Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (3), pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4620,250 +4620,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00087471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contenir le marché : la transition de la criée à la cotation électronique à la Bourse de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (4), pp.485-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2005.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00087455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Economic markets as calculative collective devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (8), pp.1229-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0170840605056393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00087477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés économiques comme dispositifs collectifs de calcul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5409,64 +5409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalization: A Cultural Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Doganova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Pina-Stranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5594,51 +5594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des agencements marchands. Textes choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Akrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,51 +5813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,51 +5989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6535,514 +6535,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03868035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion: the future of assetization studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kean Birch; Fabian Muniesa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assetization: Turning Things into Assets in Technoscientific Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-319, 2020, 9780262539173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: assetization and technoscientific capitalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kean Birch; Fabian Muniesa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assetization: Turning Things into Assets in Technoscientific Capitalism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-41, 2020, 9780262539173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business education and anxiety in the performance of value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Stark. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Performance Complex: Competitions and Competitions in Social Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260-270, 2020, 9780198861669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780198861669.003.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02878557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El tiempo que el dinero requiere: uso del futuro y crítica del presente en la valorización financiera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramón Ramos Torre; Fernando J. García Selgas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertidumbres en las sociedades contemporáneas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro de Investigaciones Sociológicas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-228, 2020, 9788474768312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03057996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The key to our century and the mystery at Port-Vendres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian De Cock; Damian O’Doherty; Christian Huber; Sine N. Just. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization 2666: Literary Troubling, Undoing and Refusal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer VS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9783658296490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-658-29650-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02878587v1</w:t>
-              </w:r>
-[...390 lines deleted...]
-                <w:t xml:space="preserve">halshs-03057996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ANT a critique of capital?</w:t>
               </w:r>
@@ -7491,488 +7491,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bourdieu (Pierre) : échapper à l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Ghirardello; Guillemette de Larquier; Delphine Remillon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des conventions : autour des travaux d'Olivier Favereau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-7574-1279-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01269757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Problem with Economics: Naturalism, Critique and Performativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Boldyrev; Ekaterina Svetlova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enacting Dismal Science: New Perspectives on the Performativity of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-129, 2016, 978-1-137-49210-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-48876-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01347480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The matter of business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier de Vaujany; Nathalie Mitev; Giovan Francesco Lanzara; Anouk Mukherjee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality, Rules and Regulation: New Trends in Management and Organization Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palgrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-126, 2016, 9781137552624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01220957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalization devices: business models and the renewal of markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Doganova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Batifoulier; Franck Bessis; Ariane Ghirardello; Guillemette de Larquier; Delphine Remillon. </w:t>
+              <w:t xml:space="preserve">Martin Kornberger; Lise Justesen; Anders Koed Madsen; Jan Mouritsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des conventions : autour des travaux d'Olivier Favereau</w:t>
+              <w:t xml:space="preserve">Making Things Valuable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-7574-1279-4</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-125, 2015, 9780198712282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor-Network Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James D. Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of the Social &amp; Behavioral Sciences (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.80-84, 2015, 9780080970868. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.85001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-097086-8.85001-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01145479v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01212438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsible innovation in finance: directions and implications</w:t>
               </w:r>
@@ -8558,199 +8558,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00560933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La performativité des sciences économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Steiner, François Vatin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de sociologie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.289-324, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The parliament of finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beunza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gennaro Ascione, Cinta Massip &amp; Josep Perelló. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of change: social atoms and electronic life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actar &amp; Arts Santa Mònica, pp.42-43, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00517699v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00419213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading-room telephones and the identification of counterparts</w:t>
               </w:r>
@@ -8975,276 +8975,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An introduction to market devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Callon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Callon, Yuval Millo &amp; Fabian Muniesa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Market Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell, pp.1-12, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-954X.2007.00727.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Economic experiments and the construction of markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Callon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Donald MacKenzie, Fabian Muniesa &amp; Lucia Siu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do Economists Make Markets? On the Performativity of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Princeton University Press, pp.163-189, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">An introduction to market devices</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acteur-réseau (Théorie de l')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Mesure et Patrick Savidan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaire des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.4-6, 2006</w:t>
@@ -9273,51 +9273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latour Bruno, 1947</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Linhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9353,173 +9353,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00133937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advertising</w:t>
+                <w:t xml:space="preserve">Goods/commodities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Beckert and Milan Zafirovski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International encyclopedia of economic sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.5-6, 2005</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.311-312, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00133940v1</w:t>
+                <w:t xml:space="preserve">halshs-00133938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goods/commodities</w:t>
+                <w:t xml:space="preserve">Advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Beckert and Milan Zafirovski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International encyclopedia of economic sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.311-312, 2005</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.5-6, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00133938v1</w:t>
+                <w:t xml:space="preserve">halshs-00133940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing prices: the case of price discovery automation in the financial markets</w:t>
               </w:r>
@@ -9996,51 +9996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057942v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/21052" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.099.0083" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2021.1927151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.8098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Niedbalec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.032.0160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03160826v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2021.1888909" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.v6i2.5269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amd.2019.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2017.02.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PHDLV1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kjellberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-Fredrik Helgesson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/VS.2001-5992.185285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975618000309" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636222v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1399432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau7.3.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lezaun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1312486" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2017.1354847" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Umney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C. Nelms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave O'Brien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Moor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1387804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krause" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.17511" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319241v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1100132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.41.2016.2.196-217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Bourgoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.142287" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Ehrenstein," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vikkels&#248;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2012.739972" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.13111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tchalakov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2012010102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2011.544881" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610860v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Ducrocq-Grondin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan V. Scott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtr020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560941v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2011010101" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tr&#233;buchet-Breitwiller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2010.506318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2009.00659.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWMKTQSW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160893v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085140701428340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos S. Panourgias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2005.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCB3MG8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840605056393" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QD13WF3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFV969S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=paranoid-finance--9781509561162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vbky.com.tr/kitap/yapay-ekonomi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/assetization" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203798959" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Mackenzie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56626" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04739548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/elgar-encyclopedia-of-science-and-technology-studies-9781800377981.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/p/book/9781032118659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878587v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878694v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878557v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-performance-complex-9780198861669" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861669.003.0013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.cis.es/libros/incertidumbres-en-las-sociedades-contemporaneas/9788474768312/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Actor-Network-Theory-1st-Edition/Blok-Farias-Roberts/p/book/9781138084728" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Talbot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphie Kaplinsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/gb/academic/subjects/economics/economic-development-and-growth/rethinking-society-21st-century-report-international-panel-social-progress-volume-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399623.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860294v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/inventing-the-social" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/materiality-rules-and-regulation-/?isb=9781137552624" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347480v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1057/978-1-137-48876-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-48876-3_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145479v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868850011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.85001-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01212438v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198712282.do" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118551424.ch10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2012.02056.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HND4Z5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beunza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Luque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2007.00727.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JJNM38J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133940v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133938v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Panjeta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00087459v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1163" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0186" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130968v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.099.0083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05057942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/21052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2021.1927151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.8098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurence" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Niedbalec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.032.0160" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03160826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Doganova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gasull" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2021.1888909" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/finsoc.v6i2.5269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/amd.2019.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069149v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.005.0196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058151v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003975618000309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giraudeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kjellberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-Fredrik Helgesson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/VS.2001-5992.185285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636222v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Ortiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1399432" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2017.02.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PHDLV1X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Lezaun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1312486" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2017.1354847" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14318/hau7.3.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656538v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Umney" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor C. Nelms" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave O'Brien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Moor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2017.1387804" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656531v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krause" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.17511" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.41.2016.2.196-217" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Bourgoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2015.1100132" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.142287" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.14211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Vikkels&#248;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2012.739972" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.13111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Ehrenstein," TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/vs.2001-5992.1312161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Armstrong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delac&#244;te" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Millo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13581981211218289" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tchalakov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2012010102" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Ducrocq-Grondin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan V. Scott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtr020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Linhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0073" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.095.0009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jantti.2011010101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611174v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2011.06.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMSKQ3WZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573380v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2011.544881" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tr&#233;buchet-Breitwiller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17530350.2010.506318" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00394447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8322.2009.00659.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWMKTQSW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Teil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03085140701428340" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos S. Panourgias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2005.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCB3MG8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087455v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2005.10.004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMFV969S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Callon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840605056393" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-QD13WF3V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hassoun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087880v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675303v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=paranoid-finance--9781509561162" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vbky.com.tr/kitap/yapay-ekonomi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Birch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mitpress.mit.edu/books/assetization" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426044v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pina-Stranger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paterson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/capitalization.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203798959" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01010649v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubuisson-Quellier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hennion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mustar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Mackenzie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Siu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783930v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsehess/56626" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04739548v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/une-journee-avec-bruno-latour/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/elgar-encyclopedia-of-science-and-technology-studies-9781800377981.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/p/book/9781032118659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878712v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878557v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-performance-complex-9780198861669" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198861669.003.0013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreria.cis.es/libros/incertidumbres-en-las-sociedades-contemporaneas/9788474768312/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-29650-6_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02122464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Companion-to-Actor-Network-Theory-1st-Edition/Blok-Farias-Roberts/p/book/9781138084728" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909839v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Deakin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stern" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Talbot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphie Kaplinsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/gb/academic/subjects/economics/economic-development-and-growth/rethinking-society-21st-century-report-international-panel-social-progress-volume-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108399623.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860294v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.matteringpress.org/books/inventing-the-social" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01439555v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269757v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100916070" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1057/978-1-137-48876-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-48876-3_5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/materiality-rules-and-regulation-/?isb=9781137552624" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01212438v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/product/9780198712282.do" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B9780080970868850011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097086-8.85001-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817383v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118551424.ch10" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2012.02056.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5HND4Z5K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489163v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00556784v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beunza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322141v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Luque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-954X.2007.00727.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8JJNM38J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133934v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133938v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133940v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087905v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Panjeta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00087459v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003ENMP1163" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>