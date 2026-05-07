--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -93,4343 +93,4460 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Language Models as Search Engines: Societal Challenges</w:t>
+                <w:t xml:space="preserve">Qiana: A First-Order Formalism to Quantify over Contexts and Formulas with Temporality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacchary Sadeddine</w:t>
+                <w:t xml:space="preserve">Simon Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winston Maxwell</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (1), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3769733.376974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.18402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369019v1</w:t>
+                <w:t xml:space="preserve">hal-05575513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Language Models Enjoy Their Own Stories? Prompting Large Language Models for Automatic Story Evaluation</w:t>
+                <w:t xml:space="preserve">Large Language Models as Search Engines: Societal Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Chhun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zacchary Sadeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/tacl_a_00689⟩</w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3769733.376974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593961v2</w:t>
+                <w:t xml:space="preserve">hal-05369019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness, Recall, and Negation in Open-World Knowledge Bases: A Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Do Language Models Enjoy Their Own Stories? Prompting Large Language Models for Automatic Story Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shrestha Ghosh</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1122-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/tacl_a_00689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461994v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of State-of-the-Art Entity Alignment Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weixin Zeng</w:t>
+                <w:t xml:space="preserve">Completeness, Recall, and Negation in Open-World Knowledge Bases: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuyang Tang</w:t>
+                <w:t xml:space="preserve">Simon Razniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang​</w:t>
+                <w:t xml:space="preserve">Hiba Arnaout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Shrestha Ghosh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108522v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroQuery, comprehensive meta-analysis of human brain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+                <w:t xml:space="preserve">Russell Poldrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Poldrack</w:t>
+                <w:t xml:space="preserve">Romain Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Primet</w:t>
+                <w:t xml:space="preserve">Hande Gözükan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Yarkoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Years of Knowledge Harvesting: Lessons and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental Study of State-of-the-Art Entity Alignment Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+                <w:t xml:space="preserve">Weixin Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Hoffart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jiuyang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2020.3018741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699054v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Rule Mining in Ontological Knowledge Bases with AMIE+</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ten Years of Knowledge Harvesting: Lessons and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Hose</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The VLDB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699866v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche des connaissances du Web...</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Rule Mining in Ontological Knowledge Bases with AMIE+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Teflioudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Hose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.20</w:t>
+              <w:t xml:space="preserve">The VLDB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254247v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query-Time Reasoning in Uncertain RDF Knowledge Bases with Soft and Hard Rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A la recherche des connaissances du Web...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ndapandula Nakashole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDS (Very large data search)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286613v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richi Nayak</w:t>
+                <w:t xml:space="preserve">Big Data Methods for Computational Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ndapa Nakashole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Spaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t>
+              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286724v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Methods for Computational Linguistics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndapa Nakashole</w:t>
+                <w:t xml:space="preserve">Richi Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Spaniol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Varde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.10</w:t>
+              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122699v1</w:t>
+                <w:t xml:space="preserve">hal-02286724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARIS: Probabilistic Alignment of Relations, Instances, and Schema</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Query-Time Reasoning in Uncertain RDF Knowledge Bases with Soft and Hard Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Sozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndapandula Nakashole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (3), pp.157-168</w:t>
+              <w:t xml:space="preserve">VLDS (Very large data search)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745191v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PARIS: Probabilistic Alignment of Relations, Instances, and Schema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emerging multidisciplinary research across database management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisoara Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Varde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (3), pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1942776.1942786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLORA: Unsupervised Knowledge Graph Alignment by Fuzzy Logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Qiana: A First-Order Formalism to Quantify over Contexts and Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Semantic Web Conference (ISWC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09527-5_11⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.295-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2024/28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324028v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the Benchmarks: Reproducing Climate-Related NLP Tasks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+                <w:t xml:space="preserve">FLORA: Unsupervised Knowledge Graph Alignment by Fuzzy Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2025 - The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara / Japan, Japan. pp.196-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09527-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115308v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning High-Quality and General-Purpose Phrase Representations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Benchmarking the Benchmarks: Reproducing Climate-Related NLP Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Calamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Balalau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">ACL 2025 - The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465022v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO 4.5: A Large and Clean Knowledge Base with a Rich Taxonomy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">MAFALDA: A Benchmark and Comprehensive Study of Fallacy Detection and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Helwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Calamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2024 - The 47th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3626772.3657876⟩</w:t>
+              <w:t xml:space="preserve">NAACL 2024 - North American Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.4810-4845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104843v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfidencing LLM Uncertainty from the Grouping Loss Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">PyClause -Simple and Efficient Rule Handling for Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Meilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.04957⟩</w:t>
+              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {33 IJCAI-24}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Jeju, South Korea. pp.8610-8613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750567v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAFALDA: A Benchmark and Comprehensive Study of Fallacy Detection and Classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+                <w:t xml:space="preserve">The Factuality of Large Language Models in the Legal Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa El Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Holzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2024 - North American Chapter of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.270⟩</w:t>
+              <w:t xml:space="preserve">CIKM 2024 - 33rd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boise Idaho, United States. pp.3741 - 3746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3627673.3679961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631163v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Factuality of Large Language Models in the Legal Domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nils Holzenberger</w:t>
+                <w:t xml:space="preserve">A Survey of Meaning Representations - From Theory to Practical Utility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchary Sadeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juri Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2024 - 33rd ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3627673.3679961⟩</w:t>
+              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.2877-2892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701151v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyClause -Simple and Efficient Rule Handling for Knowledge Graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">YAGO 4.5: A Large and Clean Knowledge Base with a Rich Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {33 IJCAI-24}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/991⟩</w:t>
+              <w:t xml:space="preserve">SIGIR 2024 - The 47th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3626772.3657876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881755v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Meaning Representations - From Theory to Practical Utility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Learning High-Quality and General-Purpose Phrase Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, La Valette, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098841v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Reconfidencing LLM Uncertainty from the Grouping Loss Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Elie</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.04957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190126v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Locality and Symmetry of Positional Encodings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Bases and Language Models: Complementing Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML (invited paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GLADIS: A General and Large Acronym Disambiguation Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACL 2023 - The 17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Embeddings and Rules for Fact Prediction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurami Keretchashvili</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research School in Artificial Intelligence in Bergen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462010v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TINA: Textual Inference with Negation Augmentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Combining Embeddings and Rules for Fact Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Boschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitisha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurami Keretchashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing ( EMNLP 2022 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Research School in Artificial Intelligence in Bergen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bergen (NO), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.AIB.2022.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870605v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Human Criteria and Automatic Metrics: A Benchmark of the Evaluation of Story Generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">LogiTorch: A PyTorch-based library for logical reasoning on natural language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Helwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing: System Demonstrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801053v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LogiTorch: A PyTorch-based library for logical reasoning on natural language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">TINA: Textual Inference with Negation Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Helwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing: System Demonstrations</w:t>
+              <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing ( EMNLP 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870592v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
+                <w:t xml:space="preserve">Of Human Criteria and Automatic Metrics: A Benchmark of the Evaluation of Story Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860760v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputing out-of-vocabulary embeddings with LOVE makes language models robust with little cost</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613101v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-named Entities – The Silent Majority</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Imputing out-of-vocabulary embeddings with LOVE makes language models robust with little cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800702v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vagueness of Vagueness in Noun Phrases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Non-named Entities – The Silent Majority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Knowledge Base Construction (AKBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos, Greece. pp.131-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80418-3_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344675v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lightweight neural model for biomedical entity linking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Neural Knowledge Base Repairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2021 - The Thirty-Fifth Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos (virtual), Greece. pp.287-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086044v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Knowledge Base Repairs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+                <w:t xml:space="preserve">The Vagueness of Vagueness in Noun Phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrine El Aoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Automated Knowledge Base Construction (AKBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325101v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning with Transformer-based Models: Deep Learning, but Shallow Reasoning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A lightweight neural model for biomedical entity linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Automated Knowledge Base Construction (AKBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">AAAI 2021 - The Thirty-Fifth Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2021, Palo Alto (virtual), United States. pp.12657-12665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344668v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confident Interpretations of Black Box Classifiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reasoning with Transformer-based Models: Deep Learning, but Shallow Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Helwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 International Conference on Automated Knowledge Base Construction (AKBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860636v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Rewritings on Path Views with Binding Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confident Interpretations of Black Box Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+                <w:t xml:space="preserve">Nedeljko Radulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Extended Semantic Web Conference, ESWC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Online, France. pp.446-462, </w:t>
+              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876611v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAGO 4: A Reason-able Knowledge Base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, virtual, Greece. pp.583--596, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4476,64 +4593,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Exact Rule Mining with AMIE 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWC 2020 - 17th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Virtual Event, Greece. pp.36-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4567,4355 +4684,4472 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing and Illustrating Query Rewritings on Path Views with Binding Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Amarilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on information and knowledge management (CIKM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3340531.3417431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Visual Interactive Exploration of Heterogeneous Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Manolescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEAdata 2020 - Workshop on Searching, Exploring and Analyzing Heterogeneous Data in conjunction with EDBT/ICDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying the Edit History of Wikidata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Equivalent Rewritings on Path Views with Binding Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_32⟩</w:t>
+              <w:t xml:space="preserve">17th Extended Semantic Web Conference, ESWC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Online, France. pp.446-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096356v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning How to Correct a Knowledge Base from the Edit History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Wide Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3308558.3313584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anytime Large-Scale Analytics of Linked Open Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Querying the Edit History of Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. pp.161-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302747v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité des bases de connaissances avec la loi de Benford généralisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Anytime Large-Scale Analytics of Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.80</w:t>
+              <w:t xml:space="preserve">ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556877v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Missing Words to Regular Expressions</w:t>
+                <w:t xml:space="preserve">Représentativité des bases de connaissances avec la loi de Benford généralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rebele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Tzompanaki</w:t>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706162v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bash Datalog: Answering Datalog Queries with Unix Shell Commands</w:t>
+                <w:t xml:space="preserve">Representativeness of Knowledge Bases with the Generalized Benford’s Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rebele</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824467v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of Knowledge Bases with the Generalized Benford’s Law</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Poldrack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States</w:t>
+              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824490v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Are All People Married? Determining Obligatory Attributes in Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
+              <w:t xml:space="preserve">WWW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807295v3</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are All People Married? Determining Obligatory Attributes in Knowledge Bases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Demoing Platypus – A Multilingual Question Answering Platform for Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2018: The Semantic Web: ESWC 2018 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heracklion, Greece. pp.111-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699857v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demoing Platypus – A Multilingual Question Answering Platform for Wikidata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2018: The Semantic Web: ESWC 2018 Satellite Events</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824972v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adding Missing Words to Regular Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Tzompanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719312v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Bash Datalog: Answering Datalog Queries with Unix Shell Commands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danai Symeonidou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Thomas Rebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735115v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647597v1</w:t>
+                <w:t xml:space="preserve">hal-02735115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Completeness in Knowledge Bases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.661-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472488v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using YAGO for the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Nekoei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Humanities in the Semantic Web - WHiSe II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymeflow, A Personal Knowledge Base with Spatio-Temporal Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting Completeness in Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Razniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355150v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YAGO: a Multilingual Knowledge Base from Wikipedia, Wordnet, and Geonames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Biega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdal Kuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Semantic Web Conferenece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">But What Do We Actually Know?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Razniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Nutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Automated Knowledge Base Construction (AKBC 2016) at the 15th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can You Imagine... A Language for Combinatorial Creativity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette M Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril M Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.532-548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-46523-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01400325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if machines could be creative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette M Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01400409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVINA: Discovering Vulnerabilities of Internet Accounts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thymeflow, A Personal Knowledge Base with Spatio-Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on World Wide Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2740908.2742836⟩</w:t>
+              <w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Indianapolis, IN, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2983323.2983337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699871v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the room: getting value from Big Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIVINA: Discovering Vulnerabilities of Internet Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divesh Srivastava</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ziad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Web and Databases (WebDB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Melbourne, France. </w:t>
+              <w:t xml:space="preserve">24th International Conference on World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy. 1 562 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2767109.2770014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2740908.2742836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699868v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBEX: Harvesting Entities from the Web Using Unique Identifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The elephant in the room: getting value from Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliaksandr Talaika</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luna Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oren Etzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divesh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebDB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Web and Databases (WebDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Melbourne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2767109.2770014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190629v1</w:t>
+                <w:t xml:space="preserve">hal-01699868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebChild: Harvesting and Organizing Commonsense Knowledge from the Web</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">IBEX: Harvesting Entities from the Web Using Unique Identifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliaksandr Talaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Biega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSDM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WebDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556195.2556245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699891v1</w:t>
+                <w:t xml:space="preserve">hal-01190629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonicalizing Open Knowledge Bases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Semantic Culturomics (vision paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hangzhou, China. pp.1215-1218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699884v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Culturomics (vision paper)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards a Numerical Rule Mining Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Hangzhou, China. pp.1215-1218</w:t>
+              <w:t xml:space="preserve">AKBC workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699886v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Numerical Rule Mining Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Recent Topics of Research around the YAGO Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKBC workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Web Conference (APWEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Changsha, China. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699877v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Topics of Research around the YAGO Knowledge Base</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">WebChild: Harvesting and Organizing Commonsense Knowledge from the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niket Tandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Web Conference (APWEB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556195.2556245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190642v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO3: A Knowledge Base from Multilingual Wikipedias</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Canonicalizing Open Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Shanghai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2661829.2662073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699874v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance for Web 2.0 Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">YAGO3: A Knowledge Base from Multilingual Wikipedias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Mahdisoltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Biega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th VLDB Workshop on Secure Data Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Turkey</w:t>
+              <w:t xml:space="preserve">CIDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789146v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Provenance for Web 2.0 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Deutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t>
+              <w:t xml:space="preserve">9th VLDB Workshop on Secure Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745179v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Deutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT - Tutorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00591776v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t>
+                <w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Varde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richi Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA (Bases de données avancées)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t>
+              <w:t xml:space="preserve">EDBT - Tutorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745193v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO2: Exploring and Querying World Knowledge in Time, Space, Context, and Many Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW - Demos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">BDA (Bases de données avancées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00591780v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Knowledge Bases from Web Sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">YAGO2: Exploring and Querying World Knowledge in Time, Space, Context, and Many Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Berberich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Lewis-Kelham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIG, 2011, Barcelona, Spain. pp.0</w:t>
+              <w:t xml:space="preserve">WWW - Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539623v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting Knowledge from Web Data and Text</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Semantic Knowledge Bases from Web Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hady Lauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schenkel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIG, 2010, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG, 2011, Barcelona, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534905v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00539623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Knowledge: Dynamically Enriching RDF Knowledge Bases by Web Services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Harvesting Knowledge from Web Data and Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hady Lauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIG, 2010, Indianapolis, United States. pp.0</w:t>
+              <w:t xml:space="preserve">CIKM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG, 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544356v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Active Knowledge: Dynamically Enriching RDF Knowledge Bases by Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gjergji Kasneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIGMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG, 2010, Indianapolis, United States. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yago: A Core of Semantic Knowledge Unifying WordNet and Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gjergji M Kasneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard M Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 16th international conference on World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Banff, Canada. pp.697 - 697, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1242572.1242667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8925,327 +9159,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hitchhiker's Guide to Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESIRES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the addition of missing words to regular expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tzompanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Brain Structures To Open-Ended Descriptions Of Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Massich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCN 2017 - Conference on Cognitive Computational Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, New York, United States. , 10 (2), pp.59 - 63, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tics.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9255,139 +9489,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Knowledge: Creation and Curation of Comprehensive Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Luna Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Razniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Now Publishers, 10 (2-4), pp.108-490, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1561/1900000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9397,569 +9631,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Harvesting: Achievements and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Software Science State of the Art and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Computing and Software Science (LNCS), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Digital Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiep Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Advanced Technology for Digital Libraries - 20th International Conference on Theory and Practice of Digital Libraries, TPDL 2016, Hannover, Germany, September 5-9, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.454-458, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-43997-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: A Hitchhiker's Guide to Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Knowledge Extraction from Text</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction for Ontology Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Ontology Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, IOS Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699888v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction for Ontology Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Ontology Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IOS Press, 2014</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287015v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ontological Representation of Services in Search Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bozzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Campi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Ronchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Ceri and Marco Brambilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Search Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9969,268 +10203,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting On Path Views Without Integrity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need to Move beyond Triples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Narrative Extraction from Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Complex Information from Natural Language Text: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mechket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Semantic and knowledge graph advances for journalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10240,117 +10474,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LELA: an LLM-based Entity Linking Approach with Zero-Shot Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Haffoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Holzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10360,436 +10594,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platypus – A Multilingual Question Answering Platform for Wikidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIP - ENS Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Report: Adding Missing Words to Regular Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tzompanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Telecom ParisTech. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymeflow, An Open-Source Personal Knowledge Base System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Thymeflow. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Alignment at the Instance and Schema Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0408, INRIA. 2011, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00596210v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10799,144 +11033,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Representation and Rule Mining in Entity-Centric Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Boschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11083,51 +11317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593961v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chhun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04461994v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Razniewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Arnaout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Ghosh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zeng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyang Tang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.3018741" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weikum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Teflioudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sozio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Theobald" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapandula Nakashole" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapa Nakashole" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisoara Nica" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1942776.1942786" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Calamai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Helwe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Betz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meilicke" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/991" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Opitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04189768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Luu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04462010v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitisha Jain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurami Keretchashvili" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AIB.2022.4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870605v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03801053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03800702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80418-3_24" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine El Aoud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344668v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03860636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedeljko Radulovic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534234" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_26" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_34" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lajus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108517v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417431" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468778v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Burger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_32" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02066041v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313584" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01706162v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tzompanaki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_33" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589462v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nekoei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355150v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983337" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Biega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Kuzey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette M Menard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril M Chapellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46523-4_32" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chapellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699868v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Dong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Etzioni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Srivastava" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767109.2770014" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190629v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Talaika" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699891v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niket Tandon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de Melo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556245" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Heitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Murphy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662073" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699886v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190642v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Mahdisoltani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Berberich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lewis-Kelham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Lauw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schenkel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544356v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Kasneci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neumann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Yuan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji M Kasneci" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M Weikum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1242572.1242667" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03349828v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589431v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tzompanaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04456662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Luna Dong" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1900000064" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03157614v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_13" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369077v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Le" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_43" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287153v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699888v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287015v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591790v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Campi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ronchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102910v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mechket" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haffoudhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745987v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302740v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593961v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chhun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04461994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Razniewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Arnaout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Ghosh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zeng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyang Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.3018741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weikum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Teflioudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapa Nakashole" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sozio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Theobald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapandula Nakashole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisoara Nica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1942776.1942786" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/28" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Calamai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Helwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.270" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Betz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meilicke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/991" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Opitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04189768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Luu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04462010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitisha Jain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurami Keretchashvili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AIB.2022.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03801053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03800702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80418-3_24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine El Aoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03860636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedeljko Radulovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534234" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_34" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lajus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108517v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417431" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Burger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02066041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313584" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_32" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01706162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebele" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tzompanaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nekoei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Biega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Kuzey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette M Menard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril M Chapellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46523-4_32" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chapellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355150v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983337" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Etzioni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Srivastava" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767109.2770014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Talaika" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niket Tandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de Melo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556245" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699884v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Heitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Murphy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699874v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Mahdisoltani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Berberich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lewis-Kelham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Lauw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schenkel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Kasneci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neumann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Yuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472497v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji M Kasneci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M Weikum" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1242572.1242667" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03349828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tzompanaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04456662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Luna Dong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1900000064" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03157614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_13" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Le" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_43" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699888v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Campi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ronchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102913v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mechket" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445830v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haffoudhi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745987v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302740v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>