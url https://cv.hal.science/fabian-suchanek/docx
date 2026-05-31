--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -193,51 +193,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 85, pp.12. </w:t>
+              <w:t xml:space="preserve">, 2026, 85, pp.12:1-12:35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1613/jair.1.18402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -573,282 +573,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroQuery, comprehensive meta-analysis of human brain mapping</w:t>
+                <w:t xml:space="preserve">An Experimental Study of State-of-the-Art Entity Alignment Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+                <w:t xml:space="preserve">Xiang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Poldrack</w:t>
+                <w:t xml:space="preserve">Weixin Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Primet</w:t>
+                <w:t xml:space="preserve">Jiuyang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hande Gözükan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2020.3018741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485642v2</w:t>
+                <w:t xml:space="preserve">hal-03108522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of State-of-the-Art Entity Alignment Approaches</w:t>
+                <w:t xml:space="preserve">NeuroQuery, comprehensive meta-analysis of human brain mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhao</w:t>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixin Zeng</w:t>
+                <w:t xml:space="preserve">Russell Poldrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuyang Tang</w:t>
+                <w:t xml:space="preserve">Romain Primet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang​</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hande Gözükan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yarkoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108522v1</w:t>
+                <w:t xml:space="preserve">hal-02485642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten Years of Knowledge Harvesting: Lessons and Challenges</w:t>
               </w:r>
@@ -1126,368 +1126,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Data Methods for Computational Linguistics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Hoffart</w:t>
+                <w:t xml:space="preserve">Query-Time Reasoning in Uncertain RDF Knowledge Bases with Soft and Hard Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndapa Nakashole</w:t>
+                <w:t xml:space="preserve">Mauro Sozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Spaniol</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndapandula Nakashole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.10</w:t>
+              <w:t xml:space="preserve">VLDS (Very large data search)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122699v1</w:t>
+                <w:t xml:space="preserve">hal-02286613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richi Nayak</w:t>
+                <w:t xml:space="preserve">Big Data Methods for Computational Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+                <w:t xml:space="preserve">Ndapa Nakashole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Spaniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t>
+              <w:t xml:space="preserve">Bulletin of the Technical Committee on Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286724v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query-Time Reasoning in Uncertain RDF Knowledge Bases with Soft and Hard Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Interesting Information with Advances in Web Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richi Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndapandula Nakashole</w:t>
+                <w:t xml:space="preserve">Aparna Varde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDS (Very large data search)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">SIGKDD explorations : newsletter of the Special Interest Group (SIG) on Knowledge Discovery &amp; Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.63-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286613v1</w:t>
+                <w:t xml:space="preserve">hal-02286724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARIS: Probabilistic Alignment of Relations, Instances, and Schema</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (3), pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1594,51 +1594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisoara Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Varde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGMOD record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (3), pp.33-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1664,1765 +1664,1756 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiana: A First-Order Formalism to Quantify over Contexts and Formulas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LELA: An End-to-end LLM-based Entity Linking Framework with Zero-shot Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+                <w:t xml:space="preserve">Samy Haffoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Dobričić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Holzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Joint Conference on Artificial Intelligence (IJCAI-ECAI 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJCAI (International Joint Conferences on Artificial Intelligence), Aug 2026, Bremen (DE), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157500v1</w:t>
+                <w:t xml:space="preserve">hal-05633154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLORA: Unsupervised Knowledge Graph Alignment by Fuzzy Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiwen Peng</w:t>
+                <w:t xml:space="preserve">Qiana: A First-Order Formalism to Quantify over Contexts and Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Semantic Web Conference (ISWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nara / Japan, Japan. pp.196-215, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.295-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09527-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/kr.2024/28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324028v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking the Benchmarks: Reproducing Climate-Related NLP Tasks</w:t>
+                <w:t xml:space="preserve">FLORA: Unsupervised Knowledge Graph Alignment by Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Calamai</w:t>
+                <w:t xml:space="preserve">Yiwen Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Balalau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2025 - The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th International Semantic Web Conference (ISWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nara / Japan, Japan. pp.196-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09527-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115308v1</w:t>
+                <w:t xml:space="preserve">hal-05324028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAFALDA: A Benchmark and Comprehensive Study of Fallacy Detection and Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Benchmarking the Benchmarks: Reproducing Climate-Related NLP Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Calamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Balalau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2024 - North American Chapter of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACL 2025 - The 63rd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631163v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyClause -Simple and Efficient Rule Handling for Knowledge Graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning High-Quality and General-Purpose Phrase Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ott</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {33 IJCAI-24}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, La Valette, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881755v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Factuality of Large Language Models in the Legal Domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">YAGO 4.5: A Large and Clean Knowledge Base with a Rich Taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehwish Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2024 - 33rd ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3627673.3679961⟩</w:t>
+              <w:t xml:space="preserve">SIGIR 2024 - The 47th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Washington DC, United States. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3626772.3657876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701151v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Meaning Representations - From Theory to Practical Utility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juri Opitz</w:t>
+                <w:t xml:space="preserve">Reconfidencing LLM Uncertainty from the Grouping Loss Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.159⟩</w:t>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.04957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098841v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO 4.5: A Large and Clean Knowledge Base with a Rich Taxonomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehwish Alam</w:t>
+                <w:t xml:space="preserve">MAFALDA: A Benchmark and Comprehensive Study of Fallacy Detection and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Helwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Calamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonald</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2024 - The 47th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3626772.3657876⟩</w:t>
+              <w:t xml:space="preserve">NAACL 2024 - North American Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.4810-4845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104843v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning High-Quality and General-Purpose Phrase Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyClause -Simple and Efficient Rule Handling for Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Betz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lihu Chen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Meilicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2024 - The 18th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {33 IJCAI-24}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Jeju, South Korea. pp.8610-8613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465022v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfidencing LLM Uncertainty from the Grouping Loss Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihu Chen</w:t>
+                <w:t xml:space="preserve">The Factuality of Large Language Models in the Legal Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa El Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Perez-Lebel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Fragkiskos D. Malliaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Holzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Miami, United States. </w:t>
+              <w:t xml:space="preserve">CIKM 2024 - 33rd ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Boise Idaho, United States. pp.3741 - 3746, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2402.04957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3627673.3679961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750567v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Locality and Symmetry of Positional Encodings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">A Survey of Meaning Representations - From Theory to Practical Utility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchary Sadeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juri Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Conference of the North American Chapter of the Association for Computational Linguistics (NAACL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.2877-2892, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.naacl-long.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330367v1</w:t>
+                <w:t xml:space="preserve">hal-05098841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Bases and Language Models: Complementing Forces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Vasilescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML (invited paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189768v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLADIS: A General and Large Acronym Disambiguation Benchmark</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge Bases and Language Models: Complementing Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2023 - The 17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">RuleML (invited paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039173v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who's speaking? Predicting speaker profession from speech</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">GLADIS: A General and Large Acronym Disambiguation Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Elie</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.3086-3090</w:t>
+              <w:t xml:space="preserve">EACL 2023 - The 17th Conference of the European Chapter of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190126v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Embeddings and Rules for Fact Prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gurami Keretchashvili</w:t>
+                <w:t xml:space="preserve">The Locality and Symmetry of Positional Encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research School in Artificial Intelligence in Bergen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMNLP 2023 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462010v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LogiTorch: A PyTorch-based library for logical reasoning on natural language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Helwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,796 +3428,822 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing: System Demonstrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TINA: Textual Inference with Negation Augmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Coumes</w:t>
+                <w:t xml:space="preserve">Of Human Criteria and Automatic Metrics: A Benchmark of the Evaluation of Story Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing ( EMNLP 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870605v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Human Criteria and Automatic Metrics: A Benchmark of the Evaluation of Story Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+                <w:t xml:space="preserve">TINA: Textual Inference with Negation Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Helwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Computational Linguistics (COLING 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea</w:t>
+              <w:t xml:space="preserve">The 2022 Conference on Empirical Methods in Natural Language Processing ( EMNLP 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801053v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Knowledge Base to Automatically Annotate Speech Corpora and to Identify Sociolinguistic Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Vasilescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1054-1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imputing out-of-vocabulary embeddings with LOVE makes language models robust with little cost</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Combining Embeddings and Rules for Fact Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Boschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitisha Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurami Keretchashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Research School in Artificial Intelligence in Bergen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Bergen (NO), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.AIB.2022.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613101v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-named Entities – The Silent Majority</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+                <w:t xml:space="preserve">Imputing out-of-vocabulary embeddings with LOVE makes language models robust with little cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACL 2022 - 60th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800702v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Knowledge Base Repairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Hersonissos (virtual), Greece. pp.287-303, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77385-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vagueness of Vagueness in Noun Phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine El Aoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automated Knowledge Base Construction (AKBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight neural model for biomedical entity linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,87 +4258,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2021 - The Thirty-Fifth Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2021, Palo Alto (virtual), United States. pp.12657-12665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reasoning with Transformer-based Models: Deep Learning, but Shallow Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Helwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,4820 +4353,4911 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Automated Knowledge Base Construction (AKBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confident Interpretations of Black Box Classifiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Bifet</w:t>
+                <w:t xml:space="preserve">Non-named Entities – The Silent Majority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534234⟩</w:t>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Hersonissos, Greece. pp.131-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80418-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860636v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO 4: A Reason-able Knowledge Base</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+                <w:t xml:space="preserve">Confident Interpretations of Black Box Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedeljko Radulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bifet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_34⟩</w:t>
+              <w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Shenzhen, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108570v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Exact Rule Mining with AMIE 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Equivalent Rewritings on Path Views with Binding Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2020 - 17th International Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_3⟩</w:t>
+              <w:t xml:space="preserve">17th Extended Semantic Web Conference, ESWC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Online, France. pp.446-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084606v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing and Illustrating Query Rewritings on Path Views with Binding Patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+                <w:t xml:space="preserve">Fast and Exact Rule Mining with AMIE 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on information and knowledge management (CIKM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3340531.3417431⟩</w:t>
+              <w:t xml:space="preserve">ESWC 2020 - 17th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Virtual Event, Greece. pp.36-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108517v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Visual Interactive Exploration of Heterogeneous Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+                <w:t xml:space="preserve">YAGO 4: A Reason-able Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAdata 2020 - Workshop on Searching, Exploring and Analyzing Heterogeneous Data in conjunction with EDBT/ICDT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, virtual, Greece. pp.583--596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468778v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Rewritings on Path Views with Binding Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing and Illustrating Query Rewritings on Path Views with Binding Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Romero</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Amarilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Extended Semantic Web Conference, ESWC 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49461-2_26⟩</w:t>
+              <w:t xml:space="preserve">International conference on information and knowledge management (CIKM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340531.3417431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876611v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning How to Correct a Knowledge Base from the Edit History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+                <w:t xml:space="preserve">Toward Visual Interactive Exploration of Heterogeneous Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourgaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Ioana Manolescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pietriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEAdata 2020 - Workshop on Searching, Exploring and Analyzing Heterogeneous Data in conjunction with EDBT/ICDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066041v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying the Edit History of Wikidata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Learning How to Correct a Knowledge Base from the Edit History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Semantic Web Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_32⟩</w:t>
+              <w:t xml:space="preserve">World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3308558.3313584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096356v1</w:t>
+                <w:t xml:space="preserve">hal-02066041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anytime Large-Scale Analytics of Linked Open Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">Querying the Edit History of Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. pp.161-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302747v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité des bases de connaissances avec la loi de Benford généralisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Anytime Large-Scale Analytics of Linked Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.80</w:t>
+              <w:t xml:space="preserve">ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556877v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of Knowledge Bases with the Generalized Benford’s Law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Représentativité des bases de connaissances avec la loi de Benford généralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824490v1</w:t>
+                <w:t xml:space="preserve">hal-02556877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Russell Poldrack</w:t>
+                <w:t xml:space="preserve">Adding Missing Words to Regular Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Tzompanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807295v3</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are All People Married? Determining Obligatory Attributes in Knowledge Bases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lajus</w:t>
+                <w:t xml:space="preserve">Bash Datalog: Answering Datalog Queries with Unix Shell Commands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699857v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demoing Platypus – A Multilingual Question Answering Platform for Wikidata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Text to brain: predicting the spatial distribution of neuroimaging observations from text reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Poldrack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2018: The Semantic Web: ESWC 2018 Satellite Events</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI 2018 - 21st International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824972v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807295v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Senellart</w:t>
+                <w:t xml:space="preserve">Representativeness of Knowledge Bases with the Generalized Benford’s Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouchou Markhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISWC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719312v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Missing Words to Regular Expressions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aikaterini Tzompanaki</w:t>
+                <w:t xml:space="preserve">Are All People Married? Determining Obligatory Attributes in Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">WWW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706162v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bash Datalog: Answering Datalog Queries with Unix Shell Commands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Demoing Platypus – A Multilingual Question Answering Platform for Wikidata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_33⟩</w:t>
+              <w:t xml:space="preserve">ESWC 2018: The Semantic Web: ESWC 2018 Satellite Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heracklion, Greece. pp.111-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824467v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Knowledge Base for Personal Information Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">David Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LDOW2018 - Linked Open Data Workshop at the World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735115v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Symeonidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Semantic Web Conference (ISWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. pp.661-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using YAGO for the Humanities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">VICKEY: Mining Conditional Keys on Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Humanities in the Semantic Web - WHiSe II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Semantic Web Conference (ISWC2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68288-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589462v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Completeness in Knowledge Bases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+                <w:t xml:space="preserve">Using YAGO for the Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Nekoei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Workshop on Humanities in the Semantic Web - WHiSe II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472488v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO: a Multilingual Knowledge Base from Wikipedia, Wordnet, and Geonames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting Completeness in Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Razniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Semantic Web Conferenece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">WSDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369125v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">But What Do We Actually Know?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Razniewski</w:t>
+                <w:t xml:space="preserve">Thymeflow, A Personal Knowledge Base with Spatio-Temporal Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Werner Nutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Automated Knowledge Base Construction (AKBC 2016) at the 15th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Indianapolis, IN, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2983323.2983337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699864v1</w:t>
+                <w:t xml:space="preserve">hal-01355150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can You Imagine... A Language for Combinatorial Creativity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+                <w:t xml:space="preserve">YAGO: a Multilingual Knowledge Base from Wikipedia, Wordnet, and Geonames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette M Menard</w:t>
+                <w:t xml:space="preserve">Joanna Biega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erdal Kuzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th International Semantic Web Conferenece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01400325v1</w:t>
+                <w:t xml:space="preserve">hal-01369125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What if machines could be creative?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Chapellier</w:t>
+                <w:t xml:space="preserve">But What Do We Actually Know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Razniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Nutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">5th Workshop on Automated Knowledge Base Construction (AKBC 2016) at the 15th Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01400409v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thymeflow, A Personal Knowledge Base with Spatio-Temporal Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">Can You Imagine... A Language for Combinatorial Creativity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette M Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril M Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2983323.2983337⟩</w:t>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.532-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46523-4_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355150v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01400325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVINA: Discovering Vulnerabilities of Internet Accounts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+                <w:t xml:space="preserve">What if machines could be creative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette M Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on World Wide Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWC: International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699871v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01400409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the room: getting value from Big Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIVINA: Discovering Vulnerabilities of Internet Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Dong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ziad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Symeonidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Web and Databases (WebDB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2767109.2770014⟩</w:t>
+              <w:t xml:space="preserve">24th International Conference on World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Florence, Italy. 1 562 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2740908.2742836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699868v1</w:t>
+                <w:t xml:space="preserve">hal-01699871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBEX: Harvesting Entities from the Web Using Unique Identifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The elephant in the room: getting value from Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oren Etzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliaksandr Talaika</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Divesh Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WebDB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Web and Databases (WebDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Melbourne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2767109.2770014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190629v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Culturomics (vision paper)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IBEX: Harvesting Entities from the Web Using Unique Identifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliaksandr Talaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Biega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Hangzhou, China. pp.1215-1218</w:t>
+              <w:t xml:space="preserve">WebDB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699886v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Numerical Rule Mining Language</w:t>
+                <w:t xml:space="preserve">Canonicalizing Open Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AKBC workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIKM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Shanghai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2661829.2662073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699877v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Topics of Research around the YAGO Knowledge Base</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+                <w:t xml:space="preserve">WebChild: Harvesting and Organizing Commonsense Knowledge from the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niket Tandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Web Conference (APWEB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556195.2556245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190642v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebChild: Harvesting and Organizing Commonsense Knowledge from the Web</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semantic Culturomics (vision paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSDM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40th International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hangzhou, China. pp.1215-1218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699891v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonicalizing Open Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Towards a Numerical Rule Mining Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Galárraga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AKBC workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699884v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO3: A Knowledge Base from Multilingual Wikipedias</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Biega</w:t>
+                <w:t xml:space="preserve">Recent Topics of Research around the YAGO Knowledge Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amarilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Galárraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Asilomar, United States</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Web Conference (APWEB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Changsha, China. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699874v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance for Web 2.0 Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+                <w:t xml:space="preserve">YAGO3: A Knowledge Base from Multilingual Wikipedias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Mahdisoltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Biega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th VLDB Workshop on Secure Data Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Turkey</w:t>
+              <w:t xml:space="preserve">CIDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Asilomar, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789146v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Provenance for Web 2.0 Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Deutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t>
+              <w:t xml:space="preserve">9th VLDB Workshop on Secure Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745179v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Dealing with the Deep Web and all its Quirks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Deutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT - Tutorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">VLDS (Very Large Data Search)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Istanbul, Turkey. pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00591776v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The Hidden Web, XML and Semantic Web: A Scientific Data Management Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Varde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richi Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA (Bases de données avancées)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t>
+              <w:t xml:space="preserve">EDBT - Tutorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745193v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAGO2: Exploring and Querying World Knowledge in Time, Space, Context, and Many Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontology Matching at the Instance and Schema Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW - Demos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">BDA (Bases de données avancées)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00591780v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Knowledge Bases from Web Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YAGO2: Exploring and Querying World Knowledge in Time, Space, Context, and Many Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hady Lauw</w:t>
+                <w:t xml:space="preserve">Klaus Berberich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schenkel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edwin Lewis-Kelham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIG, 2011, Barcelona, Spain. pp.0</w:t>
+              <w:t xml:space="preserve">WWW - Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00539623v1</w:t>
+                <w:t xml:space="preserve">inria-00591780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvesting Knowledge from Web Data and Text</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Semantic Knowledge Bases from Web Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hady Lauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schenkel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIG, 2010, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG, 2011, Barcelona, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534905v1</w:t>
+                <w:t xml:space="preserve">inria-00539623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Knowledge: Dynamically Enriching RDF Knowledge Bases by Web Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+                <w:t xml:space="preserve">Harvesting Knowledge from Web Data and Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hady Lauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gjergji Kasneci</w:t>
+                <w:t xml:space="preserve">Ralf Schenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weikum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIG, 2010, Indianapolis, United States. pp.0</w:t>
+              <w:t xml:space="preserve">CIKM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG, 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544356v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Active Knowledge: Dynamically Enriching RDF Knowledge Bases by Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoleta Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gjergji Kasneci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIGMOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIG, 2010, Indianapolis, United States. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yago: A Core of Semantic Knowledge Unifying WordNet and Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gjergji M Kasneci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard M Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 16th international conference on World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Banff, Canada. pp.697 - 697, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1242572.1242667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9159,469 +9267,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hitchhiker's Guide to Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESIRES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the addition of missing words to regular expressions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relating Brain Structures To Open-Ended Descriptions Of Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dockès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Massich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCN 2017 - Conference on Cognitive Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, New York, United States. , 10 (2), pp.59 - 63, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tics.2005.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589431v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Brain Structures To Open-Ended Descriptions Of Cognition</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing the addition of missing words to regular expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Rebele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Tzompanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCN 2017 - Conference on Cognitive Computational Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699045v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Knowledge: Creation and Curation of Comprehensive Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Luna Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Razniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Now Publishers, 10 (2-4), pp.108-490, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1561/1900000064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9631,51 +9739,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Harvesting: Achievements and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9694,506 +9802,506 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Software Science State of the Art and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Computing and Software Science (LNCS), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Digital Forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiep Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Advanced Technology for Digital Libraries - 20th International Conference on Theory and Practice of Digital Libraries, TPDL 2016, Hannover, Germany, September 5-9, 2016, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.454-458, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-43997-6_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: A Hitchhiker's Guide to Ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Knowledge Extraction from Text</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction for Ontology Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Ontology Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IOS Press, 2014</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287015v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction for Ontology Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M. Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Ontology Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, IOS Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699888v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ontological Representation of Services in Search Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Bozzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Campi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Ronchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Ceri and Marco Brambilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Search Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10203,268 +10311,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting On Path Views Without Integrity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Preda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Need to Move beyond Triples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Narrative Extraction from Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Complex Information from Natural Language Text: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mechket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Semantic and knowledge graph advances for journalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10474,117 +10582,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LELA: an LLM-based Entity Linking Approach with Zero-Shot Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Haffoudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Holzenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10594,436 +10702,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platypus – A Multilingual Question Answering Platform for Wikidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIP - ENS Lyon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Report: Adding Missing Words to Regular Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rebele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Tzompanaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Telecom ParisTech. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745987v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thymeflow, An Open-Source Personal Knowledge Base System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pellissier Tanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Thymeflow. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Alignment at the Instance and Schema Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Senellart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0408, INRIA. 2011, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00596210v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11033,144 +11141,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Representation and Rule Mining in Entity-Centric Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Boschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Weikum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11317,51 +11425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593961v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chhun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04461994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Razniewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Arnaout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Ghosh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zeng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyang Tang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.3018741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weikum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Teflioudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapa Nakashole" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sozio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Theobald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapandula Nakashole" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisoara Nica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1942776.1942786" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/28" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Calamai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Helwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.270" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881755v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Betz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ott" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meilicke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/991" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Opitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04189768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Luu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04462010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitisha Jain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurami Keretchashvili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AIB.2022.4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870592v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03801053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03800702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80418-3_24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325101v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine El Aoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03860636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedeljko Radulovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534234" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_34" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084606v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lajus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108517v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417431" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Burger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_26" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02066041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313584" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_32" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824972v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_21" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01706162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebele" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tzompanaki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_33" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nekoei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Biega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Kuzey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699864v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette M Menard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril M Chapellier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46523-4_32" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400409v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chapellier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355150v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983337" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699868v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Dong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Etzioni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Srivastava" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767109.2770014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190629v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Talaika" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699877v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niket Tandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de Melo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556245" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699884v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Heitz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Murphy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662073" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699874v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Mahdisoltani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Berberich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lewis-Kelham" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Lauw" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schenkel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Kasneci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neumann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Yuan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472497v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji M Kasneci" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M Weikum" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1242572.1242667" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03349828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589431v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tzompanaki" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04456662v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Luna Dong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1900000064" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03157614v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_13" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369077v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Le" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_43" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287015v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699888v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591790v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Campi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ronchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108494v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102910v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102913v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mechket" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445830v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haffoudhi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745987v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302740v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05369019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchary Sadeddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M. Suchanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769733.376974" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593961v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chhun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04461994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Razniewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Arnaout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrestha Ghosh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyang Tang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2020.3018741" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485642v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dock&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Primet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande G&#246;z&#252;kan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yarkoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weikum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hoffart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gal&#225;rraga" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Teflioudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Hose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286613v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sozio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Theobald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapandula Nakashole" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndapa Nakashole" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spaniol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richi Nayak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Varde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisoara Nica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1942776.1942786" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Haffoudhi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Dobri&#269;i&#263;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Holzenberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Peng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09527-5_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115308v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Calamai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Balalau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04465022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihu Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3626772.3657876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perez-Lebel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2402.04957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631163v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Helwe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04881755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Betz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ott" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meilicke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/991" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04701151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa El Hamdani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos D. Malliaros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627673.3679961" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Opitz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.naacl-long.159" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04189768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Luu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03801053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colombo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03870605v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04462010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boschin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitisha Jain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurami Keretchashvili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.AIB.2022.4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613101v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellissier Tanon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77385-4_17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine El Aoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086044v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03344668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03800702v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80418-3_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03860636v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedeljko Radulovic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534234" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Romero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Preda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amarilli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_26" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lajus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49461-2_34" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3417431" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Burger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Manolescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pietriga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02066041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313584" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02096356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_32" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01706162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rebele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Tzompanaki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824467v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_33" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807295v3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01824490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824972v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01719312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoya" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647597v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Symeonidou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68288-4_39" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Nekoei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355150v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2983323.2983337" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Biega" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdal Kuzey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Nutt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette M Menard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril M Chapellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46523-4_32" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01400409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chapellier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699871v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ismail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742836" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Dong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oren Etzioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Srivastava" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767109.2770014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaksandr Talaika" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Heitz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Murphy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661829.2662073" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niket Tandon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard de Melo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556195.2556245" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699886v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01190642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699874v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Mahdisoltani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deutch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745179v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinenghi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00745193v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591780v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Berberich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Lewis-Kelham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539623v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady Lauw" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schenkel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Kasneci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neumann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Yuan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472497v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji M Kasneci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard M Weikum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1242572.1242667" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03349828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Massich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tics.2005.12.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Tzompanaki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04456662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Luna Dong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1900000064" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03157614v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep Le" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43997-6_43" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287153v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01699888v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591790v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Della Valle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Campi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Ronchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03108494v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03102913v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mechket" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445830v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745987v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439311v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596210v3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02302740v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>