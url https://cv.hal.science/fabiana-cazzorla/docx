--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term urinary outcomes in classic bladder exstrophy: results of an extensive follow‐up</w:t>
+                <w:t xml:space="preserve">Infusion line contamination in preterm neonates: impact of infusion line design, length, and use duration: the multicenter ChronoBIOline study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Abdellaoui</w:t>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morel-Journel</w:t>
+                <w:t xml:space="preserve">Mathilde Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeska Bidault</w:t>
+                <w:t xml:space="preserve">Manon Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Neuville</w:t>
+                <w:t xml:space="preserve">Mohamed Riadh Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1495568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bju.16680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1495568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976749v1</w:t>
+                <w:t xml:space="preserve">hal-04954212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infusion line contamination in preterm neonates: impact of infusion line design, length, and use duration: the multicenter ChronoBIOline study</w:t>
+                <w:t xml:space="preserve">Long‐term urinary outcomes in classic bladder exstrophy: results of an extensive follow‐up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+                <w:t xml:space="preserve">Sarah Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Valentin</w:t>
+                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Farizon</w:t>
+                <w:t xml:space="preserve">Nicolas Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Charbonneau</w:t>
+                <w:t xml:space="preserve">Valeska Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Riadh Boukhris</w:t>
+                <w:t xml:space="preserve">Paul Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1495568. </w:t>
+              <w:t xml:space="preserve">BJU International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1495568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bju.16680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954212v1</w:t>
+                <w:t xml:space="preserve">hal-04976749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Avoidable 30-Day Readmissions Following Hospitalization for Community-Acquired Pneumonia in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is it possible to hospitalize patients in multiple-bed room without increasing the risk of hospital-acquired influenza? Description of a pragmatic preventive strategy in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+                <w:t xml:space="preserve">Othmane Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Marechal</w:t>
+                <w:t xml:space="preserve">Emeline Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pavese</w:t>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mounayar</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (4), pp.e226574. </w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.6574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2021.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930641v1</w:t>
+                <w:t xml:space="preserve">hal-04762168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to hospitalize patients in multiple-bed room without increasing the risk of hospital-acquired influenza? Description of a pragmatic preventive strategy in a French university hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Incidence of Avoidable 30-Day Readmissions Following Hospitalization for Community-Acquired Pneumonia in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Buet</w:t>
+                <w:t xml:space="preserve">Marion Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Patricia Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (2), pp.155-158. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.e226574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2021.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.6574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762168v1</w:t>
+                <w:t xml:space="preserve">hal-04930641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -687,51 +687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs incitant les sujets avec une fibromyalgie à adopter un régime restrictif identifiés par étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -831,51 +831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the relationship between nutritional status and infection with enterobacteriaceae producing extended-spectrum beta-lactamases (ESBL-E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1062,51 +1062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Bidault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neuville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Farizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Boukhris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1495568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mounayar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.6574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04552260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Farizon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charbonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Boukhris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1495568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdellaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Bidault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neuville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mounayar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.6574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04552260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>