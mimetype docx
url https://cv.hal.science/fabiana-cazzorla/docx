--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -100,814 +100,814 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infusion line contamination in preterm neonates: impact of infusion line design, length, and use duration: the multicenter ChronoBIOline study</w:t>
+                <w:t xml:space="preserve">Long‐term urinary outcomes in classic bladder exstrophy: results of an extensive follow‐up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra dos Santos</w:t>
+                <w:t xml:space="preserve">Sarah Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Valentin</w:t>
+                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Farizon</w:t>
+                <w:t xml:space="preserve">Nicolas Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Charbonneau</w:t>
+                <w:t xml:space="preserve">Valeska Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Riadh Boukhris</w:t>
+                <w:t xml:space="preserve">Paul Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1495568. </w:t>
+              <w:t xml:space="preserve">BJU International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1495568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bju.16680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954212v1</w:t>
+                <w:t xml:space="preserve">hal-04976749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term urinary outcomes in classic bladder exstrophy: results of an extensive follow‐up</w:t>
+                <w:t xml:space="preserve">Infusion line contamination in preterm neonates: impact of infusion line design, length, and use duration: the multicenter ChronoBIOline study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Abdellaoui</w:t>
+                <w:t xml:space="preserve">Sandra dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morel-Journel</w:t>
+                <w:t xml:space="preserve">Mathilde Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeska Bidault</w:t>
+                <w:t xml:space="preserve">Manon Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Neuville</w:t>
+                <w:t xml:space="preserve">Mohamed Riadh Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1495568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bju.16680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1495568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976749v1</w:t>
+                <w:t xml:space="preserve">hal-04954212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to hospitalize patients in multiple-bed room without increasing the risk of hospital-acquired influenza? Description of a pragmatic preventive strategy in a French university hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Incidence of Avoidable 30-Day Readmissions Following Hospitalization for Community-Acquired Pneumonia in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Buet</w:t>
+                <w:t xml:space="preserve">Marion Le Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Patricia Pavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50 (2), pp.155-158. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.e226574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2021.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.6574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762168v1</w:t>
+                <w:t xml:space="preserve">hal-04930641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Avoidable 30-Day Readmissions Following Hospitalization for Community-Acquired Pneumonia in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is it possible to hospitalize patients in multiple-bed room without increasing the risk of hospital-acquired influenza? Description of a pragmatic preventive strategy in a French university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+                <w:t xml:space="preserve">Othmane Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Marechal</w:t>
+                <w:t xml:space="preserve">Emeline Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pavese</w:t>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mounayar</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (4), pp.e226574. </w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (2), pp.155-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2022.6574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2021.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930641v1</w:t>
+                <w:t xml:space="preserve">hal-04762168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs incitant les sujets avec une fibromyalgie à adopter un régime restrictif identifiés par étude qualitative</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study on the relationship between nutritional status and infection with enterobacteriaceae producing extended-spectrum beta-lactamases (ESBL-E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Human health and pathology. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845325v1</w:t>
+                <w:t xml:space="preserve">dumas-04552260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the relationship between nutritional status and infection with enterobacteriaceae producing extended-spectrum beta-lactamases (ESBL-E)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les facteurs incitant les sujets avec une fibromyalgie à adopter un régime restrictif identifiés par étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David d Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dumas-04552260v1</w:t>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Francophone de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1062,51 +1062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Farizon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charbonneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Boukhris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1495568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdellaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Bidault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neuville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mounayar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.6574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04552260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeska Bidault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neuville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valentin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Farizon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riadh Boukhris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1495568" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Marechal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pavese" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mounayar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2022.6574" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Azzam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Buet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2021.09.016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04552260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>