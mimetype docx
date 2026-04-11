--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabiana Fabri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabiana-fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0749-0427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse, Géographie et analyse environnementaleTitulaire de la Chaire UsinoVerT Usines & TerritoiresMembre de l'unité de recherche InTerACT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette chaire a pour ambition de s’interroger sur la place de l’activité industrielle dans la ville et d’imaginer des nouvelles formes d’interaction entre usine et territoire. Il s’agira de faire progresser les connaissances sur les questions écologiques (sols et milieux) et sociétales (salariés et citoyens) en lien à l’activité industrielle.L’objectif de la chaire est de mobiliser la réflexion sur la place de l’usine en ville dans un contexte de changement climatique ainsi que du rôle de l'innovation dans les transitions socio-économique et écologique. Ce projet interdisciplinaire se veut un lieu de rencontres et d’échanges sur les approches et les travaux qui permettent de mieux comprendre ces défis environnementaux d’aujourd’hui et demain, pour mieux accompagner les actions et construire le changement.</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chaire-usinovert-unilasalle.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures vertes dans les villes industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling metropolis-city relationships in the governance of sustainability transitions: An in-depth exploration of the case of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.106019. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2025.106019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Green Infrastructures for Industrial Cities. A Territorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoprogress journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20373/2384-9398/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification territoriale soutenable par l'agriculture urbaine. Etudes de cas au Havre et à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Demba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality vs. Expectations in the Implementation of Urban Agricultural Projects—A Polycentric Governance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.260. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci8040260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing brownfields transformation towards green infrastructure. The case of Rouen metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structures and stakeholder's involvement in Urban Agricultural projects: an analysis of four case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2023.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave morphology and controls on speleogenesis in quartzite: The example of the Itambé do Mato Dentro area in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H.R.R. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/ac.v44i1.654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSPELEOLOGY AND MAIN SPELEOGENETIC ASPECTS OF BAIXADA DAS CRIOULAS I AND II CAVES, ITAMBÉ DO MATO DENTRO, MINAS GERAIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Helena Ribeiro Rocha Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geonomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18285/geonomos.v21i1.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Regards croisés sur les territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Requalification de territoires industriels et durabilité. Cas de projets d’agriculture urbaine à Rouen et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. L’avenir industriel de la ville durable de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2025, ISBN 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research on Green Infrastructures in Industrial Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) et ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Sustainable Ways to Green Industrial Cities - Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) and ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of commercial applications of urban agriculture practices in the Parisian cityscape through an analysis of two actual real-life cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security through Innovation and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAMA, Jun 2024, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of urban agriculture in ensuring a healthy and sustainable food system in the metropolis of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AScUS – Actionable Science for Urban Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AScUS, Mar 2024, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community gardens worldwide expansion: evaluation of various city cases in Spain and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKING AND DOING TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASST and 4S, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based Method for Prioritising Brownfields Transformation into Multifunctional Urban Green Infrastructure: The Case of Rouen Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“GAME CHANGER? Planning for just and sustainable urban regions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AESOP 2024 Annual Congress, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification de territoires industriels et durabilité : Cas de projets d’agriculture urbaine à Rouen et au Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain : initiatives pour une transition durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UsinoVert, Institut polytechnique UniLaSalle, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City agricultural systems, innovative alternatives for sustainability transitions: Evidence from case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm to Fork Congress. Our Food Our Health Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATAA (Portugal), Nov 2023, Castelo Branco, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment redonner une nouvelle vie aux friches industrielles en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban agriculture for a more sustainable and healthy food system in the Rouen metropolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de Jovenes Investigadores Iberoamicanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valladolid, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST PROCESSES IN SILICICLASTIC ROCKS IN THE SERRA DO ESPINHAÇO MERIDIONAL - EXAMPLES FROM DIAMANTINA AND ITAMBÉ DO MATO DENTRO, REGIONS, MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Mineiro do Carste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabiana Fabri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabiana-fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0749-0427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse, Géographie et analyse environnementaleTitulaire de la Chaire UsinoVerT Usines & TerritoiresMembre de l'unité de recherche InTerACT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette chaire a pour ambition de s’interroger sur la place de l’activité industrielle dans la ville et d’imaginer des nouvelles formes d’interaction entre usine et territoire. Il s’agira de faire progresser les connaissances sur les questions écologiques (sols et milieux) et sociétales (salariés et citoyens) en lien à l’activité industrielle.L’objectif de la chaire est de mobiliser la réflexion sur la place de l’usine en ville dans un contexte de changement climatique ainsi que du rôle de l'innovation dans les transitions socio-économique et écologique. Ce projet interdisciplinaire se veut un lieu de rencontres et d’échanges sur les approches et les travaux qui permettent de mieux comprendre ces défis environnementaux d’aujourd’hui et demain, pour mieux accompagner les actions et construire le changement.</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chaire-usinovert-unilasalle.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures vertes dans les villes industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Green Infrastructures for Industrial Cities. A Territorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoprogress journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20373/2384-9398/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling metropolis-city relationships in the governance of sustainability transitions: An in-depth exploration of the case of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.106019. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2025.106019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing brownfields transformation towards green infrastructure. The case of Rouen metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structures and stakeholder's involvement in Urban Agricultural projects: an analysis of four case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2023.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification territoriale soutenable par l'agriculture urbaine. Etudes de cas au Havre et à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Demba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality vs. Expectations in the Implementation of Urban Agricultural Projects—A Polycentric Governance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.260. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci8040260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave morphology and controls on speleogenesis in quartzite: The example of the Itambé do Mato Dentro area in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H.R.R. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/ac.v44i1.654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSPELEOLOGY AND MAIN SPELEOGENETIC ASPECTS OF BAIXADA DAS CRIOULAS I AND II CAVES, ITAMBÉ DO MATO DENTRO, MINAS GERAIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Helena Ribeiro Rocha Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geonomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18285/geonomos.v21i1.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Regards croisés sur les territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Requalification de territoires industriels et durabilité. Cas de projets d’agriculture urbaine à Rouen et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. L’avenir industriel de la ville durable de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2025, ISBN 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research on Green Infrastructures in Industrial Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) et ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Sustainable Ways to Green Industrial Cities - Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) and ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community gardens worldwide expansion: evaluation of various city cases in Spain and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKING AND DOING TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASST and 4S, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of commercial applications of urban agriculture practices in the Parisian cityscape through an analysis of two actual real-life cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security through Innovation and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAMA, Jun 2024, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of urban agriculture in ensuring a healthy and sustainable food system in the metropolis of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AScUS – Actionable Science for Urban Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AScUS, Mar 2024, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based Method for Prioritising Brownfields Transformation into Multifunctional Urban Green Infrastructure: The Case of Rouen Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“GAME CHANGER? Planning for just and sustainable urban regions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AESOP 2024 Annual Congress, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City agricultural systems, innovative alternatives for sustainability transitions: Evidence from case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm to Fork Congress. Our Food Our Health Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATAA (Portugal), Nov 2023, Castelo Branco, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification de territoires industriels et durabilité : Cas de projets d’agriculture urbaine à Rouen et au Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain : initiatives pour une transition durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UsinoVert, Institut polytechnique UniLaSalle, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment redonner une nouvelle vie aux friches industrielles en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban agriculture for a more sustainable and healthy food system in the Rouen metropolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de Jovenes Investigadores Iberoamicanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valladolid, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST PROCESSES IN SILICICLASTIC ROCKS IN THE SERRA DO ESPINHAÇO MERIDIONAL - EXAMPLES FROM DIAMANTINA AND ITAMBÉ DO MATO DENTRO, REGIONS, MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Mineiro do Carste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="842242B8"/>
+    <w:nsid w:val="474E9CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiana-fabri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0749-0427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-usinovert-unilasalle.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05456870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Chico-Santamarta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/67" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Demba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04848784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8040260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pirouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam-Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2023.0072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Calux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cassimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H.R.R. Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Helena Ribeiro Rocha Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18285/geonomos.v21i1.256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05111006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04523391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04658948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiana-fabri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0749-0427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-usinovert-unilasalle.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05456870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Chico-Santamarta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pirouzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam-Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2023.0072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Demba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04848784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8040260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Calux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cassimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H.R.R. Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Helena Ribeiro Rocha Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18285/geonomos.v21i1.256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05111006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04658948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04523391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>