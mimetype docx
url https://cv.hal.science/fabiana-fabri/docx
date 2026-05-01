--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabiana Fabri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabiana-fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0749-0427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse, Géographie et analyse environnementaleTitulaire de la Chaire UsinoVerT Usines & TerritoiresMembre de l'unité de recherche InTerACT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette chaire a pour ambition de s’interroger sur la place de l’activité industrielle dans la ville et d’imaginer des nouvelles formes d’interaction entre usine et territoire. Il s’agira de faire progresser les connaissances sur les questions écologiques (sols et milieux) et sociétales (salariés et citoyens) en lien à l’activité industrielle.L’objectif de la chaire est de mobiliser la réflexion sur la place de l’usine en ville dans un contexte de changement climatique ainsi que du rôle de l'innovation dans les transitions socio-économique et écologique. Ce projet interdisciplinaire se veut un lieu de rencontres et d’échanges sur les approches et les travaux qui permettent de mieux comprendre ces défis environnementaux d’aujourd’hui et demain, pour mieux accompagner les actions et construire le changement.</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chaire-usinovert-unilasalle.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures vertes dans les villes industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Green Infrastructures for Industrial Cities. A Territorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoprogress journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20373/2384-9398/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling metropolis-city relationships in the governance of sustainability transitions: An in-depth exploration of the case of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.106019. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2025.106019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing brownfields transformation towards green infrastructure. The case of Rouen metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structures and stakeholder's involvement in Urban Agricultural projects: an analysis of four case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2023.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification territoriale soutenable par l'agriculture urbaine. Etudes de cas au Havre et à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Demba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality vs. Expectations in the Implementation of Urban Agricultural Projects—A Polycentric Governance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.260. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci8040260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave morphology and controls on speleogenesis in quartzite: The example of the Itambé do Mato Dentro area in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H.R.R. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/ac.v44i1.654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSPELEOLOGY AND MAIN SPELEOGENETIC ASPECTS OF BAIXADA DAS CRIOULAS I AND II CAVES, ITAMBÉ DO MATO DENTRO, MINAS GERAIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Helena Ribeiro Rocha Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geonomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18285/geonomos.v21i1.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Regards croisés sur les territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Requalification de territoires industriels et durabilité. Cas de projets d’agriculture urbaine à Rouen et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. L’avenir industriel de la ville durable de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2025, ISBN 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research on Green Infrastructures in Industrial Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) et ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Sustainable Ways to Green Industrial Cities - Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) and ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community gardens worldwide expansion: evaluation of various city cases in Spain and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKING AND DOING TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASST and 4S, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of commercial applications of urban agriculture practices in the Parisian cityscape through an analysis of two actual real-life cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security through Innovation and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAMA, Jun 2024, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of urban agriculture in ensuring a healthy and sustainable food system in the metropolis of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AScUS – Actionable Science for Urban Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AScUS, Mar 2024, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based Method for Prioritising Brownfields Transformation into Multifunctional Urban Green Infrastructure: The Case of Rouen Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“GAME CHANGER? Planning for just and sustainable urban regions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AESOP 2024 Annual Congress, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City agricultural systems, innovative alternatives for sustainability transitions: Evidence from case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm to Fork Congress. Our Food Our Health Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATAA (Portugal), Nov 2023, Castelo Branco, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification de territoires industriels et durabilité : Cas de projets d’agriculture urbaine à Rouen et au Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain : initiatives pour une transition durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UsinoVert, Institut polytechnique UniLaSalle, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment redonner une nouvelle vie aux friches industrielles en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban agriculture for a more sustainable and healthy food system in the Rouen metropolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de Jovenes Investigadores Iberoamicanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valladolid, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST PROCESSES IN SILICICLASTIC ROCKS IN THE SERRA DO ESPINHAÇO MERIDIONAL - EXAMPLES FROM DIAMANTINA AND ITAMBÉ DO MATO DENTRO, REGIONS, MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Mineiro do Carste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabiana Fabri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabiana-fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0749-0427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse, Géographie et analyse environnementaleTitulaire de la Chaire UsinoVerT Usines & TerritoiresMembre de l'unité de recherche InTerACT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette chaire a pour ambition de s’interroger sur la place de l’activité industrielle dans la ville et d’imaginer des nouvelles formes d’interaction entre usine et territoire. Il s’agira de faire progresser les connaissances sur les questions écologiques (sols et milieux) et sociétales (salariés et citoyens) en lien à l’activité industrielle.L’objectif de la chaire est de mobiliser la réflexion sur la place de l’usine en ville dans un contexte de changement climatique ainsi que du rôle de l'innovation dans les transitions socio-économique et écologique. Ce projet interdisciplinaire se veut un lieu de rencontres et d’échanges sur les approches et les travaux qui permettent de mieux comprendre ces défis environnementaux d’aujourd’hui et demain, pour mieux accompagner les actions et construire le changement.</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chaire-usinovert-unilasalle.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures vertes dans les villes industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Green Infrastructures for Industrial Cities. A Territorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoprogress journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20373/2384-9398/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling metropolis-city relationships in the governance of sustainability transitions: An in-depth exploration of the case of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.106019. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2025.106019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing brownfields transformation towards green infrastructure. The case of Rouen metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structures and stakeholder's involvement in Urban Agricultural projects: an analysis of four case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2023.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification territoriale soutenable par l'agriculture urbaine. Etudes de cas au Havre et à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Demba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality vs. Expectations in the Implementation of Urban Agricultural Projects—A Polycentric Governance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.260. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci8040260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave morphology and controls on speleogenesis in quartzite: The example of the Itambé do Mato Dentro area in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H.R.R. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/ac.v44i1.654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSPELEOLOGY AND MAIN SPELEOGENETIC ASPECTS OF BAIXADA DAS CRIOULAS I AND II CAVES, ITAMBÉ DO MATO DENTRO, MINAS GERAIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Helena Ribeiro Rocha Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geonomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18285/geonomos.v21i1.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2025, ISBN 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Regards croisés sur les territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Requalification de territoires industriels et durabilité. Cas de projets d’agriculture urbaine à Rouen et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. L’avenir industriel de la ville durable de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research on Green Infrastructures in Industrial Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) et ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Sustainable Ways to Green Industrial Cities - Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) and ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of urban agriculture in ensuring a healthy and sustainable food system in the metropolis of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AScUS – Actionable Science for Urban Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AScUS, Mar 2024, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of commercial applications of urban agriculture practices in the Parisian cityscape through an analysis of two actual real-life cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security through Innovation and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAMA, Jun 2024, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community gardens worldwide expansion: evaluation of various city cases in Spain and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKING AND DOING TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASST and 4S, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based Method for Prioritising Brownfields Transformation into Multifunctional Urban Green Infrastructure: The Case of Rouen Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“GAME CHANGER? Planning for just and sustainable urban regions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AESOP 2024 Annual Congress, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City agricultural systems, innovative alternatives for sustainability transitions: Evidence from case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm to Fork Congress. Our Food Our Health Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATAA (Portugal), Nov 2023, Castelo Branco, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification de territoires industriels et durabilité : Cas de projets d’agriculture urbaine à Rouen et au Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain : initiatives pour une transition durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UsinoVert, Institut polytechnique UniLaSalle, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment redonner une nouvelle vie aux friches industrielles en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban agriculture for a more sustainable and healthy food system in the Rouen metropolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de Jovenes Investigadores Iberoamicanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valladolid, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST PROCESSES IN SILICICLASTIC ROCKS IN THE SERRA DO ESPINHAÇO MERIDIONAL - EXAMPLES FROM DIAMANTINA AND ITAMBÉ DO MATO DENTRO, REGIONS, MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Mineiro do Carste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="474E9CFD"/>
+    <w:nsid w:val="42C1D613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiana-fabri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0749-0427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-usinovert-unilasalle.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05456870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Chico-Santamarta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pirouzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam-Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2023.0072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Demba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04848784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8040260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Calux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cassimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H.R.R. Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Helena Ribeiro Rocha Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18285/geonomos.v21i1.256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05111006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04658948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04523391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiana-fabri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0749-0427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-usinovert-unilasalle.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05456870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Chico-Santamarta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pirouzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam-Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2023.0072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Demba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04848784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8040260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Calux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cassimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H.R.R. Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Helena Ribeiro Rocha Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18285/geonomos.v21i1.256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05111006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04523391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04658948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>