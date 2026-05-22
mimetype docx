--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabiana Fabri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabiana-fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0749-0427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse, Géographie et analyse environnementaleTitulaire de la Chaire UsinoVerT Usines & TerritoiresMembre de l'unité de recherche InTerACT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette chaire a pour ambition de s’interroger sur la place de l’activité industrielle dans la ville et d’imaginer des nouvelles formes d’interaction entre usine et territoire. Il s’agira de faire progresser les connaissances sur les questions écologiques (sols et milieux) et sociétales (salariés et citoyens) en lien à l’activité industrielle.L’objectif de la chaire est de mobiliser la réflexion sur la place de l’usine en ville dans un contexte de changement climatique ainsi que du rôle de l'innovation dans les transitions socio-économique et écologique. Ce projet interdisciplinaire se veut un lieu de rencontres et d’échanges sur les approches et les travaux qui permettent de mieux comprendre ces défis environnementaux d’aujourd’hui et demain, pour mieux accompagner les actions et construire le changement.</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chaire-usinovert-unilasalle.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures vertes dans les villes industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Green Infrastructures for Industrial Cities. A Territorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoprogress journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20373/2384-9398/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling metropolis-city relationships in the governance of sustainability transitions: An in-depth exploration of the case of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.106019. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2025.106019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing brownfields transformation towards green infrastructure. The case of Rouen metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structures and stakeholder's involvement in Urban Agricultural projects: an analysis of four case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2023.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification territoriale soutenable par l'agriculture urbaine. Etudes de cas au Havre et à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Demba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality vs. Expectations in the Implementation of Urban Agricultural Projects—A Polycentric Governance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.260. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci8040260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave morphology and controls on speleogenesis in quartzite: The example of the Itambé do Mato Dentro area in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H.R.R. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/ac.v44i1.654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSPELEOLOGY AND MAIN SPELEOGENETIC ASPECTS OF BAIXADA DAS CRIOULAS I AND II CAVES, ITAMBÉ DO MATO DENTRO, MINAS GERAIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Helena Ribeiro Rocha Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geonomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18285/geonomos.v21i1.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2025, ISBN 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Regards croisés sur les territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Requalification de territoires industriels et durabilité. Cas de projets d’agriculture urbaine à Rouen et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. L’avenir industriel de la ville durable de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research on Green Infrastructures in Industrial Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) et ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Sustainable Ways to Green Industrial Cities - Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) and ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of urban agriculture in ensuring a healthy and sustainable food system in the metropolis of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AScUS – Actionable Science for Urban Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AScUS, Mar 2024, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of commercial applications of urban agriculture practices in the Parisian cityscape through an analysis of two actual real-life cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security through Innovation and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAMA, Jun 2024, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community gardens worldwide expansion: evaluation of various city cases in Spain and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKING AND DOING TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASST and 4S, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based Method for Prioritising Brownfields Transformation into Multifunctional Urban Green Infrastructure: The Case of Rouen Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“GAME CHANGER? Planning for just and sustainable urban regions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AESOP 2024 Annual Congress, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City agricultural systems, innovative alternatives for sustainability transitions: Evidence from case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm to Fork Congress. Our Food Our Health Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATAA (Portugal), Nov 2023, Castelo Branco, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification de territoires industriels et durabilité : Cas de projets d’agriculture urbaine à Rouen et au Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain : initiatives pour une transition durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UsinoVert, Institut polytechnique UniLaSalle, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment redonner une nouvelle vie aux friches industrielles en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban agriculture for a more sustainable and healthy food system in the Rouen metropolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de Jovenes Investigadores Iberoamicanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valladolid, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST PROCESSES IN SILICICLASTIC ROCKS IN THE SERRA DO ESPINHAÇO MERIDIONAL - EXAMPLES FROM DIAMANTINA AND ITAMBÉ DO MATO DENTRO, REGIONS, MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Mineiro do Carste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabiana Fabri </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fabiana-fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-0749-0427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-Chercheuse, Géographie et analyse environnementaleTitulaire de la Chaire UsinoVerT Usines & TerritoiresMembre de l'unité de recherche InTerACT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette chaire a pour ambition de s’interroger sur la place de l’activité industrielle dans la ville et d’imaginer des nouvelles formes d’interaction entre usine et territoire. Il s’agira de faire progresser les connaissances sur les questions écologiques (sols et milieux) et sociétales (salariés et citoyens) en lien à l’activité industrielle.L’objectif de la chaire est de mobiliser la réflexion sur la place de l’usine en ville dans un contexte de changement climatique ainsi que du rôle de l'innovation dans les transitions socio-économique et écologique. Ce projet interdisciplinaire se veut un lieu de rencontres et d’échanges sur les approches et les travaux qui permettent de mieux comprendre ces défis environnementaux d’aujourd’hui et demain, pour mieux accompagner les actions et construire le changement.</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://chaire-usinovert-unilasalle.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures vertes dans les villes industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling metropolis-city relationships in the governance of sustainability transitions: An in-depth exploration of the case of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.106019. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cities.2025.106019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning Green Infrastructures for Industrial Cities. A Territorial Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoprogress journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20373/2384-9398/67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification territoriale soutenable par l'agriculture urbaine. Etudes de cas au Havre et à Rouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguette Demba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reality vs. Expectations in the Implementation of Urban Agricultural Projects—A Polycentric Governance Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (4), pp.260. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/urbansci8040260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prioritizing brownfields transformation towards green infrastructure. The case of Rouen metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34746/cahierscostech189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance structures and stakeholder's involvement in Urban Agricultural projects: an analysis of four case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Food and Agribusiness Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22434/IFAMR2023.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave morphology and controls on speleogenesis in quartzite: The example of the Itambé do Mato Dentro area in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina H.R.R. Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/ac.v44i1.654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSPELEOLOGY AND MAIN SPELEOGENETIC ASPECTS OF BAIXADA DAS CRIOULAS I AND II CAVES, ITAMBÉ DO MATO DENTRO, MINAS GERAIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Auler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Calux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Cassimiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Helena Ribeiro Rocha Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geonomos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18285/geonomos.v21i1.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Regards croisés sur les territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6. Requalification de territoires industriels et durabilité. Cas de projets d’agriculture urbaine à Rouen et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu ubain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale. L’avenir industriel de la ville durable de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditorial de l'UTBM. 2025, ISBN 979-10-91901-80-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Research on Green Infrastructures in Industrial Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) et ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Many Sustainable Ways to Green Industrial Cities - Future Research Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Seminar "Planning Green Infrastructures for Industrial Cities: International Perspectives from Practitioners and Researchers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut polytechnique UniLaSalle Rouen (France) and ESALQ (University of Sao Paulo, Brazil), Nov 2025, Rouen (France) &amp; Piracicaba (Brazil), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of commercial applications of urban agriculture practices in the Parisian cityscape through an analysis of two actual real-life cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security through Innovation and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAMA, Jun 2024, Almeria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of urban agriculture in ensuring a healthy and sustainable food system in the metropolis of Rouen, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AScUS – Actionable Science for Urban Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AScUS, Mar 2024, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community gardens worldwide expansion: evaluation of various city cases in Spain and France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAKING AND DOING TRANSFORMATIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASST and 4S, Jul 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS-based Method for Prioritising Brownfields Transformation into Multifunctional Urban Green Infrastructure: The Case of Rouen Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Pirouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“GAME CHANGER? Planning for just and sustainable urban regions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AESOP 2024 Annual Congress, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requalification de territoires industriels et durabilité : Cas de projets d’agriculture urbaine à Rouen et au Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires industriels en milieu urbain : initiatives pour une transition durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UsinoVert, Institut polytechnique UniLaSalle, Nov 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City agricultural systems, innovative alternatives for sustainability transitions: Evidence from case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam-Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis-Manuel Navas-Gracia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm to Fork Congress. Our Food Our Health Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATAA (Portugal), Nov 2023, Castelo Branco, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment redonner une nouvelle vie aux friches industrielles en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban agriculture for a more sustainable and healthy food system in the Rouen metropolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouiam Fatiha Boukharta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Navas-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Chico-Santamarta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de Jovenes Investigadores Iberoamicanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valladolid, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARST PROCESSES IN SILICICLASTIC ROCKS IN THE SERRA DO ESPINHAÇO MERIDIONAL - EXAMPLES FROM DIAMANTINA AND ITAMBÉ DO MATO DENTRO, REGIONS, MG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Fabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Rodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio Mineiro do Carste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42C1D613"/>
+    <w:nsid w:val="644E98A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiana-fabri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0749-0427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-usinovert-unilasalle.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05456870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076814v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Chico-Santamarta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pirouzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam-Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2023.0072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Demba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04848784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8040260" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Calux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cassimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H.R.R. Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Helena Ribeiro Rocha Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18285/geonomos.v21i1.256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05111006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04523391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621049v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04658948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fabiana-fabri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0749-0427" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaire-usinovert-unilasalle.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05456870v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Chico-Santamarta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2025.106019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05371100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20373/2384-9398/67" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04727083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguette Demba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04848784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8040260" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Pirouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04346999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiam-Fatiha Boukharta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Navas-Gracia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22434/IFAMR2023.0072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Auler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Calux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cassimiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina H.R.R. Augustin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v44i1.654" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Helena Ribeiro Rocha Augustin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18285/geonomos.v21i1.256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05111006v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05110993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05103149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05424135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04523391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04658948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644370v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04301403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05156870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04583754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04172860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>