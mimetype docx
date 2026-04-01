--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -173,1487 +173,1487 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques questions pour une approche phénoménologique de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Francophone de Phénoménologie Clinique (troisième édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Jun 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépression et situations-limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Psychopathologie Phénoménologique (4ème édition) : "Situations-limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain; Université Libre de Bruxelles; Jérôme Englebert; Grégory Cormann, Dec 2025, Louvain- la-Neuve, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot d'ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Phénoménologie et Pratique Clinique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florestan Delcourt; Fabian Lo Monte; Irma Merkiled, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Kraus et la reprise de concepts sartriens dans l'analyse phénoménologique de la mélancolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de phénoménologie "Relire Sartre en constellations. Les chantiers actuels des phénoménologies existentialistes."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches phénoménologiques (Creph), Université de Liège, May 2025, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche clinique : entre validité interne, validité externe et validité écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Clinique et Humanités : Actualité des pratiques et des recherches au carrefour des disciplines", Journées Doctorales de l'ED450</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRPMS; École Doctorale 450; Université Paris Cité, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depression and paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Too Mad To Be True III: The Paradoxes of Madness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGhent; Dr. Guislain Museum, Oct 2024, Gand (Belgique), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rorschach and affordances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Rorschach Comprehensive System Today: The CS - Revised</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comprehensive System International Rorschach Association; Istituto Italiano Roschach e Psicodiagnostica Integrata; Università degli Studi di Milano La Statale, Sep 2023, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique clinique de la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et thérapie : sixième édition du séminaire de phénoménologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de contact FNRS "Phénoménologie clinique"; UR Traverses, Jun 2023, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une contribution d'Ernest Schachtel à la pratique du test de Rorschach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 Years of Fostering Human Understanding : XXIII Congress of the International Society for the Rorschach and Projective Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methods; University of Geneva, Jul 2022, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affordance et psychothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Englebert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phénoménologie du soin : Psychothérapies, institutions et rétablissements (3ème édition du Colloque International de Psychopathologie Phénoménologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Sep 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche situationnelle et phénoménologique du test de Rorschach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : Le test de Rorschach comme phénomène clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabian Lo Monte; Jérôme Englebert; Eric Constant; Clinique Notre-Dame des Anges, Apr 2022, Liège (Belgique), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps borderline, un corps qui n'obéit pas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives sur le corps en situation : Psychopathologie, phénoménologie et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège; Centre Hospitalier Universitaire Vaudois, Nov 2019, Lausanne (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intra festum et personnalité borderline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balance ton corps (troisième édition du séminaire de phénoménologie clinique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Englebert; Grégory Cormann, Jun 2018, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets comparés de l'activation comportementale et de la relaxation sur les symptômes dépressifs et divers processus psychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème édition du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Réflexion en Psychopathologie Cognitive; Université de Lille 3, Jun 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Carnet psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 281, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer Henri Ey en 2025. À propos de... &amp;quot;Les pathologies de la liberté : La pensée d'Henri Ey&amp;quot;, de Florence Burgat et Mathieu Frèrejouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 90 (4), pp.183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2025.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépression dans le champ de la phénoménologie psychiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Actualité et avenir de la phénoménologie psychiatrique, 100 (8), pp.609-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ipe.2024.2777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borderline personality disorder and lived time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Englebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (4), pp.e37-e45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble de personnalité borderline et temps vécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Englebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83 (4), pp.647-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2018.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225238v1</w:t>
-              </w:r>
-[...1009 lines deleted...]
-                <w:t xml:space="preserve">hal-04228538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1665,51 +1665,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparés de l'activation comportementale et de la relaxation sur les symptômes dépressifs et divers processus psychologiques</w:t>
+                <w:t xml:space="preserve">Symptômes dépressifs et processus psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Krings</w:t>
@@ -1727,97 +1727,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème édition du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">50ème anniversaire de la Faculté de Psychologie, Logopédie et Sciences de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228100v1</w:t>
+                <w:t xml:space="preserve">hal-04228094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptômes dépressifs et processus psychologiques</w:t>
+                <w:t xml:space="preserve">Effets comparés de l'activation comportementale et de la relaxation sur les symptômes dépressifs et divers processus psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Krings</w:t>
@@ -1835,73 +1835,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème anniversaire de la Faculté de Psychologie, Logopédie et Sciences de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">13ème édition du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228094v1</w:t>
+                <w:t xml:space="preserve">hal-04228100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2056,51 +2056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lo Monte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154758v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.09.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763845v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2777" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Englebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.08.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.07.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292678v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183877v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Englebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lo Monte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Englebert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.09.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Englebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.08.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>