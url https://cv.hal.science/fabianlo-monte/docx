--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -621,385 +621,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rorschach and affordances</w:t>
+                <w:t xml:space="preserve">Éthique clinique de la dépression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Rorschach Comprehensive System Today: The CS - Revised</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comprehensive System International Rorschach Association; Istituto Italiano Roschach e Psicodiagnostica Integrata; Università degli Studi di Milano La Statale, Sep 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Ethique et thérapie : sixième édition du séminaire de phénoménologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de contact FNRS "Phénoménologie clinique"; UR Traverses, Jun 2023, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225281v1</w:t>
+                <w:t xml:space="preserve">hal-04497216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique clinique de la dépression</w:t>
+                <w:t xml:space="preserve">Rorschach and affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethique et thérapie : sixième édition du séminaire de phénoménologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de contact FNRS "Phénoménologie clinique"; UR Traverses, Jun 2023, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">The Rorschach Comprehensive System Today: The CS - Revised</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comprehensive System International Rorschach Association; Istituto Italiano Roschach e Psicodiagnostica Integrata; Università degli Studi di Milano La Statale, Sep 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497216v1</w:t>
+                <w:t xml:space="preserve">hal-04225281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une contribution d'Ernest Schachtel à la pratique du test de Rorschach</w:t>
+                <w:t xml:space="preserve">Affordance et psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Englebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 Years of Fostering Human Understanding : XXIII Congress of the International Society for the Rorschach and Projective Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methods; University of Geneva, Jul 2022, Genève (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Phénoménologie du soin : Psychothérapies, institutions et rétablissements (3ème édition du Colloque International de Psychopathologie Phénoménologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497226v1</w:t>
+                <w:t xml:space="preserve">hal-04497221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordance et psychothérapie</w:t>
+                <w:t xml:space="preserve">Approche situationnelle et phénoménologique du test de Rorschach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Englebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phénoménologie du soin : Psychothérapies, institutions et rétablissements (3ème édition du Colloque International de Psychopathologie Phénoménologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International : Le test de Rorschach comme phénomène clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabian Lo Monte; Jérôme Englebert; Eric Constant; Clinique Notre-Dame des Anges, Apr 2022, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497221v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche situationnelle et phénoménologique du test de Rorschach</w:t>
+                <w:t xml:space="preserve">Une contribution d'Ernest Schachtel à la pratique du test de Rorschach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Le test de Rorschach comme phénomène clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabian Lo Monte; Jérôme Englebert; Eric Constant; Clinique Notre-Dame des Anges, Apr 2022, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">100 Years of Fostering Human Understanding : XXIII Congress of the International Society for the Rorschach and Projective Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Rorschach and Projective Methods; University of Geneva, Jul 2022, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497271v1</w:t>
+                <w:t xml:space="preserve">hal-04497226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps borderline, un corps qui n'obéit pas ?</w:t>
               </w:r>
@@ -1665,51 +1665,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptômes dépressifs et processus psychologiques</w:t>
+                <w:t xml:space="preserve">Effets comparés de l'activation comportementale et de la relaxation sur les symptômes dépressifs et divers processus psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Krings</w:t>
@@ -1727,97 +1727,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème anniversaire de la Faculté de Psychologie, Logopédie et Sciences de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">13ème édition du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228094v1</w:t>
+                <w:t xml:space="preserve">hal-04228100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets comparés de l'activation comportementale et de la relaxation sur les symptômes dépressifs et divers processus psychologiques</w:t>
+                <w:t xml:space="preserve">Symptômes dépressifs et processus psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Lo Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Krings</w:t>
@@ -1835,73 +1835,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blairy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème édition du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">50ème anniversaire de la Faculté de Psychologie, Logopédie et Sciences de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228100v1</w:t>
+                <w:t xml:space="preserve">hal-04228094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2056,51 +2056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lo Monte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Englebert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497271v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.09.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Englebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.08.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Lo Monte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157563v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183851v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Englebert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497282v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497288v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228538v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2025.09.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763845v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2024.2777" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Englebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.08.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2018.07.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Krings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wagener" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blairy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228094v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>