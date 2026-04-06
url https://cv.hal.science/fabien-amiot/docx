--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2002,295 +2002,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping fluxes of radicals from the combination of electrochemical activation and optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Doumalin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
+                <w:t xml:space="preserve">C Combellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (1), pp.241 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00024A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069741v1</w:t>
+                <w:t xml:space="preserve">hal-02300154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping fluxes of radicals from the combination of electrochemical activation and optical microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Combellas</w:t>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164 (1), pp.241 - 258. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3FD00024A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300154v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
               </w:r>
@@ -3931,303 +3931,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-strain gradient elasticity for chemo-mechanical couplings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics Society -Colloquium 636 :MODULATION OF PHYSICO-CHEMICAL PROCESSES BY ELASTIC STRAIN ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224559v1</w:t>
+                <w:t xml:space="preserve">hal-04692693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-strain gradient elasticity for chemo-mechanical couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
+              <w:t xml:space="preserve">European Mechanics Society -Colloquium 636 :MODULATION OF PHYSICO-CHEMICAL PROCESSES BY ELASTIC STRAIN ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692693v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiqu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
@@ -4649,64 +4649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiqu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6240,204 +6240,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of Young's modulus and Poisson's ratio at microscale with multimode scanning microdeformation microscopy and full-field measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on full-field measurement techniques and their applications in experimental solid mechanics (Photomechanics 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Nanomechanical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Stanford, California, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022214v1</w:t>
+                <w:t xml:space="preserve">hal-00847249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurement of Young's modulus and Poisson's ratio at microscale with multimode scanning microdeformation microscopy and full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Nanomechanical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Stanford, California, United States. 2 p</w:t>
+              <w:t xml:space="preserve">International Conference on full-field measurement techniques and their applications in experimental solid mechanics (Photomechanics 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847249v1</w:t>
+                <w:t xml:space="preserve">hal-01022214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ real time monitoring of surface transformation : ellipsometric microscopy imaging of electrografting at microstructured gold surfaces</w:t>
               </w:r>
@@ -8791,51 +8791,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du couplage électro-elastique à partir de mesures de champs multi-physiques à l'échelle micrométrique</w:t>
+                <w:t xml:space="preserve">Couplage électro-elastique et adsorption : vers une nouvelle instrumentation en chimie analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
@@ -8875,75 +8875,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360467v1</w:t>
+                <w:t xml:space="preserve">hal-03361779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage électro-elastique et adsorption : vers une nouvelle instrumentation en chimie analytique</w:t>
+                <w:t xml:space="preserve">Identification du couplage électro-elastique à partir de mesures de champs multi-physiques à l'échelle micrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
@@ -8983,51 +8983,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361779v1</w:t>
+                <w:t xml:space="preserve">hal-03360467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champs de déplacement d'une micro-poutre soumise à l'adsorption de molécules - identification de paramètres mécaniques</w:t>
               </w:r>
@@ -10812,51 +10812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09042-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355626v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fretigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105807" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fedala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939253" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Dohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Boisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.004360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00024A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301502a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Schmid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224559v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Weemaes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.383" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed, Cheikh Barick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Maloum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Personeni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022214v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145815v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09042-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355626v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fretigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105807" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fedala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939253" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Dohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Boisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.004360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00024A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301502a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Schmid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Weemaes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.383" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed, Cheikh Barick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Maloum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Personeni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847249v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145815v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>