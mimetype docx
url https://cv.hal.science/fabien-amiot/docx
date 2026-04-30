--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1037,248 +1037,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uniqueness of intrinsic viscoelastic properties of materials extracted from nanoindentation using FEMU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grid nano-indentation as full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.03.015⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.105807 (11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980611v1</w:t>
+                <w:t xml:space="preserve">hal-02980603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid nano-indentation as full-field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the uniqueness of intrinsic viscoelastic properties of materials extracted from nanoindentation using FEMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Barick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 132, pp.105807 (11). </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.929 - 946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980603v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing parameters on the mechanical properties of projection stereolithography-manufactured specimens</w:t>
               </w:r>
@@ -1513,282 +1513,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration procedures for quantitative multiple wavelengths reflectance microscopy</w:t>
+                <w:t xml:space="preserve">Sensitivity of the residual topography to single crystal plasticity parameters in Berkovich nanoindentation on FCC nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Fedala</w:t>
+                <w:t xml:space="preserve">Emile Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Munteanu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.118 - 140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480032v1</w:t>
+                <w:t xml:space="preserve">hal-01256237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the residual topography to single crystal plasticity parameters in Berkovich nanoindentation on FCC nickel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration procedures for quantitative multiple wavelengths reflectance microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Renner</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (1), pp.013702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256237v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of a multiple-thickness electrochemical cantilever sensor</w:t>
               </w:r>
@@ -2002,295 +2002,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping fluxes of radicals from the combination of electrochemical activation and optical microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Combellas</w:t>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3FD00024A⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300154v1</w:t>
+                <w:t xml:space="preserve">hal-01069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping fluxes of radicals from the combination of electrochemical activation and optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Fazzini</w:t>
+                <w:t xml:space="preserve">C Combellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (1), pp.241 - 258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00024A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069741v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous measurement of Young's modulus and Poisson's ratio at microscale with two-modes scanning microdeformation microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning electrochemical microscopy monitoring in microcantilever platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3105,342 +3105,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the electro-elastic coupling from full multi-physical fields measured at the micrometer scale</w:t>
+                <w:t xml:space="preserve">A model for chemically-induced mechanical loading on MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.3314-3325</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (9), pp.1787-1803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144426v1</w:t>
+                <w:t xml:space="preserve">hal-00245167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of elastic property and loading fields from full-field displacement measurements</w:t>
+                <w:t xml:space="preserve">Identification of the electro-elastic coupling from full multi-physical fields measured at the micrometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44, pp.2863-2887</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3314-3325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138298v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for chemically-induced mechanical loading on MEMS</w:t>
+                <w:t xml:space="preserve">Identification of elastic property and loading fields from full-field displacement measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (9), pp.1787-1803</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44, pp.2863-2887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00245167v1</w:t>
+                <w:t xml:space="preserve">hal-00138298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomarski imaging interferometry to measure the displacement field of MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45(30), pp.7800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3478,64 +3478,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champs de déplacement micrométrique d'une surface par corrélation de sa topographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5, pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4032,806 +4032,806 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692693v1</w:t>
+                <w:t xml:space="preserve">hal-04680282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-strain gradient elasticity for chemo-mechanical couplings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics Society -Colloquium 636 :MODULATION OF PHYSICO-CHEMICAL PROCESSES BY ELASTIC STRAIN ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224559v1</w:t>
+                <w:t xml:space="preserve">hal-04692693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping properties of plant fibre composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-strain gradient elasticity for chemo-mechanical couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School on Bio-based Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Tarbes, France</w:t>
+              <w:t xml:space="preserve">European Mechanics Society -Colloquium 636 :MODULATION OF PHYSICO-CHEMICAL PROCESSES BY ELASTIC STRAIN ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680282v1</w:t>
+                <w:t xml:space="preserve">hal-04224559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging scales between solid mechanics and surface chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viscoelastic properties of plant fibers - Dynamic analysis and nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869644v1</w:t>
+                <w:t xml:space="preserve">hal-03869641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In- situ mechanical characterizations of ion -beam-induced-deposited materials for phononic information processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplages mécano-chimiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée du GT Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257832v1</w:t>
+                <w:t xml:space="preserve">hal-04257493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization and generalized continua</w:t>
+                <w:t xml:space="preserve">Bridging scales between solid mechanics and surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869649v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropie mécanique et frictionnelle de dépôts métalliques déposés par pulvérisation sous incidence oblique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface functionalization and generalized continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224570v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of plant fibers - Dynamic analysis and nanoindentation tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taiqu Liu</w:t>
+                <w:t xml:space="preserve">In- situ mechanical characterizations of ion -beam-induced-deposited materials for phononic information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.46</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869641v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages mécano-chimiques de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropie mécanique et frictionnelle de dépôts métalliques déposés par pulvérisation sous incidence oblique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Bernardes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GT Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257493v1</w:t>
+                <w:t xml:space="preserve">hal-04224570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid nano-indentation as full-field measurements</w:t>
               </w:r>
@@ -4893,230 +4893,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse compressive properties of natural fibers determined using micro mechatronic systems and 2D full-field measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher-grade elastic beams to probe scaling effects in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Natural Fibers – Smart Sustainable Materials, ICNF 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Milano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020523v1</w:t>
+                <w:t xml:space="preserve">hal-03440862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-grade elastic beams to probe scaling effects in solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transverse compressive properties of natural fibers determined using micro mechatronic systems and 2D full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tine Weemaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bernollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Natural Fibers – Smart Sustainable Materials, ICNF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal. pp.303 - 308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.01.383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440862v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champs de propriétés mécaniques par nano-indentation de grille</w:t>
               </w:r>
@@ -5197,90 +5197,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés mécaniques transverses de fibres par compression diamétrale et mesures de champs de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tine Weemaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bernollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
@@ -5303,217 +5303,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal plasticity parameters identification from residual imprint topography after nano-indentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic second-strain gradient Euler-Bernoulli cantilever beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Touluse, France</w:t>
+              <w:t xml:space="preserve">European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408750v1</w:t>
+                <w:t xml:space="preserve">hal-02131340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic second-strain gradient Euler-Bernoulli cantilever beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single crystal plasticity parameters identification from residual imprint topography after nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">PhotoMechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Touluse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131340v1</w:t>
+                <w:t xml:space="preserve">hal-02408750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-unicité des propriétés viscoélastiques déterminées par nanoindentation conique. Cas du polypropylène</w:t>
               </w:r>
@@ -5525,64 +5525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed, Cheikh Barick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5620,103 +5620,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la caractérisation des interactions entre dislocations dans un cristal CFC de Nickel par analyse de la topographie des empreintes Berkovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque indentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5860,977 +5860,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order elasticity parameters identification for optimal cantilever sensors design</w:t>
+                <w:t xml:space="preserve">Second-strain gradient elasticity parameters identification using full-field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nanomechanical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300591v1</w:t>
+                <w:t xml:space="preserve">hal-02300567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-strain gradient elasticity parameters identification using full-field measurements</w:t>
+                <w:t xml:space="preserve">Higher-order elasticity parameters identification for optimal cantilever sensors design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Workshop on Nanomechanical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300567v1</w:t>
+                <w:t xml:space="preserve">hal-02300591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of Young's modulus and Poisson's ratio at microscale with multimode scanning microdeformation microscopy and full-field measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemo-mechanical couplings identification from multiple-wavelengths microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
+              <w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835943v1</w:t>
+                <w:t xml:space="preserve">hal-00835946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical couplings identification from multiple-wavelengths microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurement of Young's modulus and Poisson's ratio at microscale with multimode scanning microdeformation microscopy and full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983286v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
+                <w:t xml:space="preserve">Chemo-mechanical couplings identification from multiple-wavelengths microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Nanomechanical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Stanford, California, United States. 2 p</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847249v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of Young's modulus and Poisson's ratio at microscale with multimode scanning microdeformation microscopy and full-field measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on full-field measurement techniques and their applications in experimental solid mechanics (Photomechanics 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Nanomechanical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Stanford, California, United States. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022214v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ real time monitoring of surface transformation : ellipsometric microscopy imaging of electrografting at microstructured gold surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+                <w:t xml:space="preserve">Simultaneous measurement of Young's modulus and Poisson's ratio at microscale with multimode scanning microdeformation microscopy and full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Combellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nanoscale and Electroanalysis : surface nanostructuration, nanobiological systems, coupled techniques, microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on full-field measurement techniques and their applications in experimental solid mechanics (Photomechanics 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835953v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of a multiple-thickness electrochemical cantilever sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang Wu</w:t>
+                <w:t xml:space="preserve">In situ real time monitoring of surface transformation : ellipsometric microscopy imaging of electrografting at microstructured gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Combellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">The Nanoscale and Electroanalysis : surface nanostructuration, nanobiological systems, coupled techniques, microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002398v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and fabrication of a multiple-thickness electrochemical cantilever sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Nanomechanical Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.204 - 212</w:t>
+              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982895v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-mechanical couplings identification from multiple-wavelengths microscopy</w:t>
+                <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on full-field measurement techniques and their applications in experimental solid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Nanomechanical Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.204 - 212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835946v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure simultanée du module de Young et du coefficient de Poisson en microscopie à champ proche multimodale</w:t>
               </w:r>
@@ -6842,51 +6842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6950,51 +6950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7026,467 +7026,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the local electrochemical reactivity of surfaces by light reflectivity : application to the electrografting of aryldiazonium salts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique par sollicitation locale et mesure de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry in Nanostructuration of Substrates and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624199v1</w:t>
+                <w:t xml:space="preserve">hal-03422715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique par sollicitation locale et mesure de champ</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Full-Field Measurements and Identification in Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422715v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization using a scanning microdeformation microscope and full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Full-Field Measurements and Identification in Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cachan, France</w:t>
+              <w:t xml:space="preserve">International Conference on Full-Field Measurement Techniques and their applications in Experimental Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659740v1</w:t>
+                <w:t xml:space="preserve">hal-00624101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization using a scanning microdeformation microscope and full-field measurements</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging the local electrochemical reactivity of surfaces by light reflectivity : application to the electrografting of aryldiazonium salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Full-Field Measurement Techniques and their applications in Experimental Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Electrochemistry in Nanostructuration of Substrates and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624101v1</w:t>
+                <w:t xml:space="preserve">hal-00624199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium-based regularization of multiple wavelengths imaging microscopy measurements for the electro-elastic coupling modelling</w:t>
               </w:r>
@@ -7669,346 +7669,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
+                <w:t xml:space="preserve">Light reflectivity - a real time imaging tool to monitor the electrografting of microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fedala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flammier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Kanoufi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Nanomechanical Cantilever Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">61th Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659728v1</w:t>
+                <w:t xml:space="preserve">hal-00659818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light reflectivity - a real time imaging tool to monitor the electrografting of microelectrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The equilibrium gap method : a two scales approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659818v1</w:t>
+                <w:t xml:space="preserve">hal-02300579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equilibrium gap method : a two scales approach</w:t>
+                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Nanomechanical Cantilever Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300579v1</w:t>
+                <w:t xml:space="preserve">hal-00659728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs micromécaniques : les couplages mécano-chimiques à l'oeil des mesures de champs</w:t>
               </w:r>
@@ -8057,256 +8057,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the specificity of electrochemically-actuated micromechanical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurement of kinematic and complementary fields for MEMS structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Kanoufi</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nanomechanical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mainz, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">XI International Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373498v1</w:t>
+                <w:t xml:space="preserve">hal-00441940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of kinematic and complementary fields for MEMS structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the specificity of electrochemically-actuated micromechanical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Teissier</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Nanomechanical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mainz, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441940v1</w:t>
+                <w:t xml:space="preserve">hal-00373498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full slope field measurement at the micrometer scale</w:t>
               </w:r>
@@ -8368,666 +8368,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification from multi-physics full-field measurements at the micrometer scale : the electro-elastic coupling</w:t>
+                <w:t xml:space="preserve">Couplage électro-elastique et adsorption : vers une nouvelle instrumentation en chimie analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331616v1</w:t>
+                <w:t xml:space="preserve">hal-03361779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique des objets micrométriques : quelle mesure pour quelle identification?</w:t>
+                <w:t xml:space="preserve">Identification du couplage électro-elastique à partir de mesures de champs multi-physiques à l'échelle micrométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361752v1</w:t>
+                <w:t xml:space="preserve">hal-03360467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of adsorption-induced mechanical loading on microcantilevers using full-field measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanique des objets micrométriques : quelle mesure pour quelle identification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331625v1</w:t>
+                <w:t xml:space="preserve">hal-03361752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure simultanée de champs cinématiques et de chargement pour l'identification du couplage électroélastique à l'échelle micrométrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification from multi-physics full-field measurements at the micrometer scale : the electro-elastic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331633v1</w:t>
+                <w:t xml:space="preserve">hal-00331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage électro-elastique et adsorption : vers une nouvelle instrumentation en chimie analytique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of adsorption-induced mechanical loading on microcantilevers using full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361779v1</w:t>
+                <w:t xml:space="preserve">hal-00331625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du couplage électro-elastique à partir de mesures de champs multi-physiques à l'échelle micrométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure simultanée de champs cinématiques et de chargement pour l'identification du couplage électroélastique à l'échelle micrométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360467v1</w:t>
+                <w:t xml:space="preserve">hal-00331633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champs de déplacement d'une micro-poutre soumise à l'adsorption de molécules - identification de paramètres mécaniques</w:t>
               </w:r>
@@ -9039,51 +9039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9115,476 +9115,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de déplacements pour des MEMS</w:t>
+                <w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262523v1</w:t>
+                <w:t xml:space="preserve">hal-00014025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse strategy from displacement field measurement and distributed forces using FEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pagnacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014025v1</w:t>
+                <w:t xml:space="preserve">hal-00014023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse strategy from displacement field measurement and distributed forces using FEA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Identification des propriétés élastiques et du chargement d'une structure micrométrique par mesure de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Portland, United States</w:t>
+              <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014023v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés élastiques et du chargement d'une structure micrométrique par mesure de champs</w:t>
+                <w:t xml:space="preserve">Mesure de champs de déplacements pour des MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262515v1</w:t>
+                <w:t xml:space="preserve">hal-04262523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,51 +9615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieving elastic property field and loading pattern on a structure using full-field measurements : identifiability conditions and sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9908,77 +9908,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flammier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface effects in Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.193, 2013, 978-3-642-35782-4</w:t>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface effects in Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.193, 2013</w:t>
@@ -10371,64 +10371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equilibrium gap method with modeling parameters: identifiability conditions and sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10812,51 +10812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09042-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355626v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fretigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105807" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fedala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939253" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Dohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Boisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.004360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00024A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301502a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Schmid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020523v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Weemaes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernollin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.383" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed, Cheikh Barick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Maloum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Personeni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300567v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835943v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847249v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835953v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422715v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624101v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145815v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09042-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355626v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fretigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fedala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Dohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Boisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.004360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00024A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301502a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Schmid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Weemaes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernollin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.383" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed, Cheikh Barick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Maloum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Personeni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145815v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>