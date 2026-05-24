--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -401,291 +401,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing compression platen misalignment in single fiber transverse compression analytical models</w:t>
+                <w:t xml:space="preserve">Detecting bifurcations in 2D periodic metamaterials from images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Govilas</w:t>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Guicheret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-023-09042-w⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 353, pp.135307 (4). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456565v1</w:t>
+                <w:t xml:space="preserve">hal-04273660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting bifurcations in 2D periodic metamaterials from images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing compression platen misalignment in single fiber transverse compression analytical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Govilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Cédric Clevy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Combescure</w:t>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 353, pp.135307 (4). </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.16336 - 13343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2023.135307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-023-09042-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273660v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platen parallelism significance and control in single fiber transverse compression tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Govilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Guicheret-Retel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -693,51 +693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 159, pp.106990. </w:t>
@@ -838,447 +838,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutively optimal governing equations for higher-grade elastic beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory Effects in Friction: The role of sliding Heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Acito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fretigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477 (2256), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355318v1</w:t>
+                <w:t xml:space="preserve">hal-03355626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Effects in Friction: The role of sliding Heterogeneities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutively optimal governing equations for higher-grade elastic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.104195 (20)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2021.0559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355626v2</w:t>
+                <w:t xml:space="preserve">hal-03355318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid nano-indentation as full-field measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the uniqueness of intrinsic viscoelastic properties of materials extracted from nanoindentation using FEMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Barick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105807⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.929 - 946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02980603v1</w:t>
+                <w:t xml:space="preserve">hal-02980611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the uniqueness of intrinsic viscoelastic properties of materials extracted from nanoindentation using FEMU</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grid nano-indentation as full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202, pp.929 - 946. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.105807 (11). </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980611v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manufacturing parameters on the mechanical properties of projection stereolithography-manufactured specimens</w:t>
               </w:r>
@@ -1411,51 +1411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,144 +1885,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging interferometry to measure surface rotation field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+                <w:t xml:space="preserve">Mapping fluxes of radicals from the combination of electrochemical activation and optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soren Dohn</w:t>
+                <w:t xml:space="preserve">Jean Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Boisen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Combellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (18), pp.4360-4369. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (1), pp.241 - 258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.52.004360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3FD00024A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835909v1</w:t>
+                <w:t xml:space="preserve">hal-02300154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t>
               </w:r>
@@ -2136,161 +2153,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping fluxes of radicals from the combination of electrochemical activation and optical microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+                <w:t xml:space="preserve">Imaging interferometry to measure surface rotation field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Fedala</w:t>
+                <w:t xml:space="preserve">Soren Dohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Boisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164 (1), pp.241 - 258. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (18), pp.4360-4369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3FD00024A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.004360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300154v1</w:t>
+                <w:t xml:space="preserve">hal-00835909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
               </w:r>
@@ -2877,90 +2877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position and mass determination of multiple particles using cantilever based mass sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Dohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Boisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (4), 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3963,51 +3963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Butaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pelisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morvan Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,480 +4250,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties of plant fibers - Dynamic analysis and nanoindentation tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplages mécano-chimiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.46</w:t>
+              <w:t xml:space="preserve">Journée du GT Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869641v1</w:t>
+                <w:t xml:space="preserve">hal-04257493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages mécano-chimiques de surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viscoelastic properties of plant fibers - Dynamic analysis and nanoindentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Butaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiqu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GT Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Fiber Society's spring 2022 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Leuven, Belgium. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257493v1</w:t>
+                <w:t xml:space="preserve">hal-03869641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging scales between solid mechanics and surface chemistry</w:t>
+                <w:t xml:space="preserve">Surface functionalization and generalized continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869644v1</w:t>
+                <w:t xml:space="preserve">hal-03869649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization and generalized continua</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In- situ mechanical characterizations of ion -beam-induced-deposited materials for phononic information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Baranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869649v1</w:t>
+                <w:t xml:space="preserve">hal-04257832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In- situ mechanical characterizations of ion -beam-induced-deposited materials for phononic information processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging scales between solid mechanics and surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Benchabane-Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257832v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie mécanique et frictionnelle de dépôts métalliques déposés par pulvérisation sous incidence oblique</w:t>
               </w:r>
@@ -4968,51 +4968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse compressive properties of natural fibers determined using micro mechatronic systems and 2D full-field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,64 +5525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed, Cheikh Barick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6538,230 +6538,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ real time monitoring of surface transformation : ellipsometric microscopy imaging of electrografting at microstructured gold surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Munteanu</w:t>
+                <w:t xml:space="preserve">Design and fabrication of a multiple-thickness electrochemical cantilever sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Combellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nanoscale and Electroanalysis : surface nanostructuration, nanobiological systems, coupled techniques, microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835953v1</w:t>
+                <w:t xml:space="preserve">hal-01002398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of a multiple-thickness electrochemical cantilever sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang Wu</w:t>
+                <w:t xml:space="preserve">In situ real time monitoring of surface transformation : ellipsometric microscopy imaging of electrografting at microstructured gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Combellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Micro and Nano Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">The Nanoscale and Electroanalysis : surface nanostructuration, nanobiological systems, coupled techniques, microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002398v1</w:t>
+                <w:t xml:space="preserve">hal-00835953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Euler-Bernoulli second-strain gradient beam theory for cantilever sensors</w:t>
               </w:r>
@@ -7026,467 +7026,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique par sollicitation locale et mesure de champ</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging the local electrochemical reactivity of surfaces by light reflectivity : application to the electrografting of aryldiazonium salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Electrochemistry in Nanostructuration of Substrates and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422715v1</w:t>
+                <w:t xml:space="preserve">hal-00624199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical characterization using a scanning microdeformation microscope and full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Full-Field Measurements and Identification in Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cachan, France</w:t>
+              <w:t xml:space="preserve">International Conference on Full-Field Measurement Techniques and their applications in Experimental Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659740v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization using a scanning microdeformation microscope and full-field measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Full-Field Measurement Techniques and their applications in Experimental Solid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Full-Field Measurements and Identification in Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624101v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the local electrochemical reactivity of surfaces by light reflectivity : application to the electrografting of aryldiazonium salts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique par sollicitation locale et mesure de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Travaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry in Nanostructuration of Substrates and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624199v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium-based regularization of multiple wavelengths imaging microscopy measurements for the electro-elastic coupling modelling</w:t>
               </w:r>
@@ -7669,346 +7669,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light reflectivity - a real time imaging tool to monitor the electrografting of microelectrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Munteanu</w:t>
+                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fedala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flammier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Teissier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Nanomechanical Cantilever Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659818v1</w:t>
+                <w:t xml:space="preserve">hal-00659728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equilibrium gap method : a two scales approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light reflectivity - a real time imaging tool to monitor the electrografting of microelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flammier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">61th Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300579v1</w:t>
+                <w:t xml:space="preserve">hal-00659818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface mechanics and full-field measurements for micromechanical sensors</w:t>
+                <w:t xml:space="preserve">The equilibrium gap method : a two scales approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Nanomechanical Cantilever Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659728v1</w:t>
+                <w:t xml:space="preserve">hal-02300579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs micromécaniques : les couplages mécano-chimiques à l'oeil des mesures de champs</w:t>
               </w:r>
@@ -8057,256 +8057,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of kinematic and complementary fields for MEMS structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the specificity of electrochemically-actuated micromechanical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Teissier</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Nanomechanical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mainz, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441940v1</w:t>
+                <w:t xml:space="preserve">hal-00373498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the specificity of electrochemically-actuated micromechanical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous measurement of kinematic and complementary fields for MEMS structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Kanoufi</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nanomechanical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mainz, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">XI International Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373498v1</w:t>
+                <w:t xml:space="preserve">hal-00441940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full slope field measurement at the micrometer scale</w:t>
               </w:r>
@@ -8584,217 +8584,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanique des objets micrométriques : quelle mesure pour quelle identification?</w:t>
+                <w:t xml:space="preserve">Identification from multi-physics full-field measurements at the micrometer scale : the electro-elastic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kanoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361752v1</w:t>
+                <w:t xml:space="preserve">hal-00331616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification from multi-physics full-field measurements at the micrometer scale : the electro-elastic coupling</w:t>
+                <w:t xml:space="preserve">Mécanique des objets micrométriques : quelle mesure pour quelle identification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roger</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Experimental Mechanics (ICEM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331616v1</w:t>
+                <w:t xml:space="preserve">hal-03361752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of adsorption-induced mechanical loading on microcantilevers using full-field measurements</w:t>
               </w:r>
@@ -9115,420 +9115,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t>
+                <w:t xml:space="preserve">Mesure de champs de déplacements pour des MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Portland, United States</w:t>
+              <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014025v1</w:t>
+                <w:t xml:space="preserve">hal-04262523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse strategy from displacement field measurement and distributed forces using FEA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Lemosse</w:t>
+                <w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014023v1</w:t>
+                <w:t xml:space="preserve">hal-00014025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés élastiques et du chargement d'une structure micrométrique par mesure de champs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse strategy from displacement field measurement and distributed forces using FEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pagnacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">2005 SEM Annual Conference and Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262515v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de champs de déplacements pour des MEMS</w:t>
+                <w:t xml:space="preserve">Identification des propriétés élastiques et du chargement d'une structure micrométrique par mesure de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262523v1</w:t>
+                <w:t xml:space="preserve">hal-04262515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and parameter identification using non-contact loading and full-field measurement</w:t>
               </w:r>
@@ -10812,51 +10812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09042-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355626v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fretigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105807" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fedala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Dohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Boisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.004360" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00024A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301502a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Schmid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257493v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Weemaes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernollin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.383" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed, Cheikh Barick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Maloum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Personeni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300579v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145815v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkrishnan Radhakrishnan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bellouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123399" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.110556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2023.135307" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clevy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-023-09042-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Guicheret-Retel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106990" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355626v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fazio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fretigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2021.0559" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Barick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.03.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105807" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Ambrosio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130068v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Butaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Travaillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Renner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fedala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Munteanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939253" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joseph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Combellas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3FD00024A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Dohn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Boisen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.004360" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Munteanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garraud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Shi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac3034085" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Rouzic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cretin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vairac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2011.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flammier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Combellas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac301502a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fedala" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kanoufi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teissier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.000594" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Schmid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3473761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kanoufi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Roger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdarahmane Thiam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiqu Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692693v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Baranski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane-Gaiffe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224570v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020523v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Weemaes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bernollin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.01.383" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131340v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408750v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465411v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed, Cheikh Barick" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107854v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Maloum" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Personeni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300591v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tessier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022214v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840304v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624199v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624101v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422715v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vairac" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100637003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659728v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659818v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361779v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360467v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331616v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361752v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331625v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019271v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262523v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemosse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142053v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme B Rodrigues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768477v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022294v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01145815v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>